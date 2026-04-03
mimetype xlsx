--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2853e20c456d4a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d174f8896a44d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7be9e74c2db5423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda98a075001d4471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523abfa7731c4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7be9e74c2db5423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069bdc6ed6854066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda98a075001d4471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>