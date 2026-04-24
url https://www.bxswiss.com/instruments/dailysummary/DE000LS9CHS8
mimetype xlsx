--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d174f8896a44d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c49c728fe14edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda98a075001d4471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd11e0af58ea42d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069bdc6ed6854066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda98a075001d4471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e581a045584f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd11e0af58ea42d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>