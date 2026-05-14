--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c49c728fe14edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ca0269ec4142c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd11e0af58ea42d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124b69fc7c5248ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e581a045584f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd11e0af58ea42d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01eea0ab1784b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124b69fc7c5248ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>316,797</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,121</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>323,366</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>