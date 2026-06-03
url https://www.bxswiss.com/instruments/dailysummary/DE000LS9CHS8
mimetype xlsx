--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ca0269ec4142c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4573856cf96748dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124b69fc7c5248ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedcd173a0c748cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01eea0ab1784b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124b69fc7c5248ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c3a6e6bcf8434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedcd173a0c748cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>323,431</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>321,322</x:t>
-[...269 lines deleted...]
-          <x:t>317,930</x:t>
+          <x:t>319,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>