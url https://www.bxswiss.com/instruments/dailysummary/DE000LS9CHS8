--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4573856cf96748dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965ef494ca87464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedcd173a0c748cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref15fd94b46a44f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c3a6e6bcf8434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedcd173a0c748cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90efc21056bc4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref15fd94b46a44f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>