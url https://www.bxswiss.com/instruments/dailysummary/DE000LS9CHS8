--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965ef494ca87464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e683c64d754c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref15fd94b46a44f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a43c75092dd4c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90efc21056bc4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref15fd94b46a44f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834c3502d73a4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a43c75092dd4c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>