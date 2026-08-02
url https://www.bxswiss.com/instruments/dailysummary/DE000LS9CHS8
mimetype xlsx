--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e683c64d754c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f87923152e4b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a43c75092dd4c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8b402b63414e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834c3502d73a4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a43c75092dd4c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8361cb729949d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8b402b63414e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>