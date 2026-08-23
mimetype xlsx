--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f87923152e4b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re264a69b50894565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8b402b63414e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17dd82674c54356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8361cb729949d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8b402b63414e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb59774bdc7944b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17dd82674c54356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>337,003</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>336,897</x:t>
-[...382 lines deleted...]
-          <x:t>336,980</x:t>
+          <x:t>337,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>