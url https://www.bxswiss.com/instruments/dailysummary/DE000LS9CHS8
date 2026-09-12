--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re264a69b50894565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7d04cab5142d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17dd82674c54356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bade712095f49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb59774bdc7944b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17dd82674c54356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b1c32433fd4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bade712095f49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>