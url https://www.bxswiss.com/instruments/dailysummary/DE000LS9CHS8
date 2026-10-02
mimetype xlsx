--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7d04cab5142d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8211baae3f364bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bade712095f49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00639761502240cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b1c32433fd4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bade712095f49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03cac95e0e7a4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00639761502240cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>