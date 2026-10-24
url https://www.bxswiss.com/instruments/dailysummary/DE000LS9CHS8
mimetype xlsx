--- v16 (2026-10-02)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8211baae3f364bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6acfd87d1cb74c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00639761502240cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref23d0eb88fa48eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03cac95e0e7a4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00639761502240cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158285edba7540f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref23d0eb88fa48eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>