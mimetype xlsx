--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefc08b6b1f9470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe509e637934e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359987df11b241f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e7dc725d514544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203cba2dc70a4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359987df11b241f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a9e5c9898d4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e7dc725d514544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>