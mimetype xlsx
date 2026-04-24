--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe509e637934e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0cc7018a7e4cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e7dc725d514544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43766550b80f4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a9e5c9898d4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e7dc725d514544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46be5a0b804e4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43766550b80f4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>176,481</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,438</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>174,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>