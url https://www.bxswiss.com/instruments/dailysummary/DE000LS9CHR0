--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0cc7018a7e4cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9780984382408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43766550b80f4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f647e7f8cb4db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46be5a0b804e4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43766550b80f4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4fac5b8c27646a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f647e7f8cb4db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>