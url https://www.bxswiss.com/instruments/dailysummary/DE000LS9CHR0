--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9780984382408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3668574c76604756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f647e7f8cb4db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3753a9b0216040fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4fac5b8c27646a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f647e7f8cb4db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125043c1b6f94d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3753a9b0216040fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>