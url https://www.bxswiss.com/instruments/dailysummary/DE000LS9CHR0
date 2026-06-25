--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3668574c76604756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21047b75c2c346b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3753a9b0216040fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3feef29e266e4ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125043c1b6f94d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3753a9b0216040fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4462b4d0be6a4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3feef29e266e4ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>