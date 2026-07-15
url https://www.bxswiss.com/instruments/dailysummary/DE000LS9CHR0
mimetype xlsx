--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21047b75c2c346b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6802c14c226d4c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3feef29e266e4ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf500e88950084658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4462b4d0be6a4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3feef29e266e4ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f560b04a1be483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf500e88950084658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>