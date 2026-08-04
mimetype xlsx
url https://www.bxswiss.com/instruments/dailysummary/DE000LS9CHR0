--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6802c14c226d4c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e4454e80914bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf500e88950084658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf246b38e74c24708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f560b04a1be483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf500e88950084658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98bf18bed314fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf246b38e74c24708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>