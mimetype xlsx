--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e4454e80914bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0917fc7cdd4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf246b38e74c24708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26dcf7e07c564e67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98bf18bed314fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf246b38e74c24708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d337d8d34349d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26dcf7e07c564e67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>