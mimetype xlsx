--- v13 (2026-08-24)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0917fc7cdd4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re096d0c757054fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26dcf7e07c564e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22943806e91b403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d337d8d34349d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26dcf7e07c564e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8d934205ef412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22943806e91b403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,818</x:t>
-[...360 lines deleted...]
-          <x:t>188,942</x:t>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>