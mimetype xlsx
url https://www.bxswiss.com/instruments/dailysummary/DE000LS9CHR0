--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re096d0c757054fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3313a9b9ff6b4420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22943806e91b403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c0f400f8f940b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8d934205ef412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22943806e91b403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4402e2064c9a465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c0f400f8f940b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Core Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>