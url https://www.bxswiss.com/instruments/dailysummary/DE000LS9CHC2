--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339f973df43d4b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa013e453e2d4717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71cc84bb948140dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57797b247d524b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4971763e219f4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71cc84bb948140dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c426f0468764095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57797b247d524b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>