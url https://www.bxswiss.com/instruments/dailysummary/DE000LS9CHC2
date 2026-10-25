--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa013e453e2d4717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c11335047d4a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57797b247d524b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91c7d240145481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c426f0468764095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57797b247d524b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc796cfe968a84b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91c7d240145481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>