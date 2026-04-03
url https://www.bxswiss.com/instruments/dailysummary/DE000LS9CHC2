--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4044322af0e04676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe214274c2674ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf87458b2544807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e5591179ae4e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f8a0fc41d44942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf87458b2544807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953e54bae1ec4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e5591179ae4e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>252,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>