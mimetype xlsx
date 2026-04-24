--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe214274c2674ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e957fffd93c4ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e5591179ae4e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701e60db10bb4343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953e54bae1ec4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e5591179ae4e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641fdd9dc6ac4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701e60db10bb4343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>