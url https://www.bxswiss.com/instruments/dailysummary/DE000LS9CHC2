--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e957fffd93c4ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454611a9730d40e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701e60db10bb4343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36bdf43535824760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641fdd9dc6ac4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701e60db10bb4343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6bb1ae34144a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36bdf43535824760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,742</x:t>
-[...31 lines deleted...]
-          <x:t>253,786</x:t>
+          <x:t>256,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>256,547</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>