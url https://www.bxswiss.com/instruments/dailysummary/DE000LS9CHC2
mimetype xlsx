--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454611a9730d40e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3994e77bb3445b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36bdf43535824760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68069c9c204b41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6bb1ae34144a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36bdf43535824760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9b77b3509142ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68069c9c204b41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>257,183</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>255,690</x:t>
-[...323 lines deleted...]
-          <x:t>254,554</x:t>
+          <x:t>255,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>