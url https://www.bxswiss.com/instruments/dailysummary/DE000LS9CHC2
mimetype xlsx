--- v8 (2026-06-05)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3994e77bb3445b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256d8185ab6e4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68069c9c204b41b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6326485664d4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9b77b3509142ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68069c9c204b41b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1fc864deb7b4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6326485664d4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,212 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +602,193 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>