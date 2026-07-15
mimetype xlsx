--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256d8185ab6e4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3553d62acf8143eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6326485664d4479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e12872e7dc45b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1fc864deb7b4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6326485664d4479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d241bf5b1245b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e12872e7dc45b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>261,929</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>