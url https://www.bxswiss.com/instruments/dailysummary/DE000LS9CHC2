--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3553d62acf8143eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7146b380c014db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e12872e7dc45b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e856ebf9f0340aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d241bf5b1245b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e12872e7dc45b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356f5f47edbd4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e856ebf9f0340aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,691</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>