--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7146b380c014db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b79ffa8d89d45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e856ebf9f0340aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3305c55f9944cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356f5f47edbd4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e856ebf9f0340aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc63fc33f7584420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3305c55f9944cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,098</x:t>
@@ -717,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>