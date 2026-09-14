--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b79ffa8d89d45d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339f973df43d4b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3305c55f9944cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71cc84bb948140dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc63fc33f7584420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3305c55f9944cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4971763e219f4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71cc84bb948140dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buyback Amerika &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>