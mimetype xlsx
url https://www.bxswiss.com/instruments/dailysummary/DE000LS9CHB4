--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093ca36f5fd84192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e40c635fe64fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf33318765f420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cc1f01b4954b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8e9812b59943c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf33318765f420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f86a38f878f4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cc1f01b4954b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>