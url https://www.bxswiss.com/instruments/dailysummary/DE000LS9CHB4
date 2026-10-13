--- v14 (2026-09-22)
+++ v15 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e40c635fe64fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21ee2755dc49b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cc1f01b4954b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47df563d3423408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f86a38f878f4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cc1f01b4954b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf44aaa1c7a24bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47df563d3423408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>