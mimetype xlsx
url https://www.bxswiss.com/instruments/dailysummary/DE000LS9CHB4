--- v15 (2026-10-13)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21ee2755dc49b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b7dbbe3ec34392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47df563d3423408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e16ae4430784e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf44aaa1c7a24bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47df563d3423408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebacf8ac7a844c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e16ae4430784e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>