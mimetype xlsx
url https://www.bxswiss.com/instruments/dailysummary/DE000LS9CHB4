--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598cc0de88d94d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re504102b499a48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fd49fad4774762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8149f9827d894039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a01d9ef34674154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fd49fad4774762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c71fc51deeb483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8149f9827d894039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>