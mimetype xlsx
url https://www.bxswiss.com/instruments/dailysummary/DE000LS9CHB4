--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re504102b499a48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715b43c9b4a54062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8149f9827d894039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0e8bf12b5e460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c71fc51deeb483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8149f9827d894039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53b210f5b3b4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0e8bf12b5e460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>302,129</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>