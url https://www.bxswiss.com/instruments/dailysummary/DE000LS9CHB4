--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715b43c9b4a54062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cee1f1a19045ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0e8bf12b5e460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff347a206dbb4bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53b210f5b3b4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0e8bf12b5e460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d6f7a6feed4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff347a206dbb4bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>