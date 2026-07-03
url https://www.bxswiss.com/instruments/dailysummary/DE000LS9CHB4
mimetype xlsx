--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cee1f1a19045ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059c3f1cce284fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff347a206dbb4bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a49ab2060c414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d6f7a6feed4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff347a206dbb4bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf265170d5f6444bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a49ab2060c414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>