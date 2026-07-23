--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059c3f1cce284fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4dda09550264893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a49ab2060c414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re673362e365b4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf265170d5f6444bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a49ab2060c414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b53c3798684fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re673362e365b4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>