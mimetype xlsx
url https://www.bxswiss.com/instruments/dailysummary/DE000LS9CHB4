--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4dda09550264893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d726bb75a8b4655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re673362e365b4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fab38eb3fc4e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b53c3798684fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re673362e365b4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd2b769ce364528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fab38eb3fc4e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>