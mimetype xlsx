--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d726bb75a8b4655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093ca36f5fd84192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fab38eb3fc4e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf33318765f420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd2b769ce364528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fab38eb3fc4e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8e9812b59943c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf33318765f420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GregValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>