--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf930807c5815426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9bff3e2d2f245d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f8a5931eb7642d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5927cfc4e24588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d60250940554c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f8a5931eb7642d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598d8af63b3e44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5927cfc4e24588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.346,476</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>