--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9bff3e2d2f245d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d16a685c884fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5927cfc4e24588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a71871b22e340a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598d8af63b3e44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5927cfc4e24588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790a54b8bb6c45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a71871b22e340a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.300,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.348,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.300,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.333,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.317,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.345,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.308,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.342,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>