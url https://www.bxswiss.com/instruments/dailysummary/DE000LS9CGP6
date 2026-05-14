--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d16a685c884fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dc625196f242d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a71871b22e340a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27888cf9d57c4eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790a54b8bb6c45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a71871b22e340a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eec57ae54dc425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27888cf9d57c4eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.388,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.398,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.387,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.450,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.469,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.448,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>