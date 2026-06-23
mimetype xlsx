--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dc625196f242d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64efd553001c41ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27888cf9d57c4eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717a3bf825a34c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eec57ae54dc425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27888cf9d57c4eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c21e6e289e4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717a3bf825a34c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.566,352</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>