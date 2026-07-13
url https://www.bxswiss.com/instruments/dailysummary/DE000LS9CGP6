--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64efd553001c41ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd6102a49ae4950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717a3bf825a34c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3fe777227a4d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c21e6e289e4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717a3bf825a34c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fe1b5febf44bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3fe777227a4d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.573,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.585,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.559,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.568,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.660,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.667,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.635,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.638,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>