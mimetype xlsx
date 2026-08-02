--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd6102a49ae4950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2299cf6aae4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3fe777227a4d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b991558e95417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fe1b5febf44bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3fe777227a4d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d06897fdd1f4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b991558e95417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.654,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.667,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.647,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.659,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.654,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.667,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.650,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.661,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>