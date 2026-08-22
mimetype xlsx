--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2299cf6aae4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322c7d748bba401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b991558e95417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10de4ccf817465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d06897fdd1f4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b991558e95417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181c2c943fc647bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10de4ccf817465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.631,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.637,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.628,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.629,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.579,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.590,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.561,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.562,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>