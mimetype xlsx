--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322c7d748bba401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d479280937b405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10de4ccf817465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c07c05c85e4915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181c2c943fc647bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10de4ccf817465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2018ce773ce241bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c07c05c85e4915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.631,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.635,899</x:t>
-[...576 lines deleted...]
-          <x:t>1.615,891</x:t>
+          <x:t>1.615,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>