--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d479280937b405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dc6e50cb4042cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c07c05c85e4915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1296fc77c4ab4554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2018ce773ce241bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c07c05c85e4915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfceedc915245d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1296fc77c4ab4554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.645,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.645,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.630,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.635,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.653,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.658,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.640,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.642,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>