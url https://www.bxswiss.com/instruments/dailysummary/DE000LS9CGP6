--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dc6e50cb4042cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806020e0ce9244e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1296fc77c4ab4554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a828d1f657b4f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfceedc915245d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1296fc77c4ab4554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0a9c21acce4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a828d1f657b4f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investmentideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.732,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.757,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.730,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.757,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.812,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.812,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.768,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.773,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>