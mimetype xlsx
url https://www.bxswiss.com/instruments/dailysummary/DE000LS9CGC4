--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b27a656bb34e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ce87af2a8d48ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe986b9ab1b14b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae034e3d41e64b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439796b3715e48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe986b9ab1b14b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b3e08f23454135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae034e3d41e64b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,863</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,830</x:t>
-[...458 lines deleted...]
-          <x:t>1,710</x:t>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>