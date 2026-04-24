--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ce87af2a8d48ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697ecd464ac74a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae034e3d41e64b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6085360a0e874236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b3e08f23454135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae034e3d41e64b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racfe510572874084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6085360a0e874236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>