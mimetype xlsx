--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697ecd464ac74a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138fb9e7652a45df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6085360a0e874236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285bd66cfa854318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racfe510572874084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6085360a0e874236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a602a609c5e4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285bd66cfa854318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,674</x:t>
-[...102 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,542</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,524</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,364</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>