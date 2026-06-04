--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138fb9e7652a45df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67c5e3bd23f4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285bd66cfa854318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce24c1add0504544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a602a609c5e4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285bd66cfa854318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38e7eb7d8ce4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce24c1add0504544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,567</x:t>
-[...188 lines deleted...]
-          <x:t>0,422</x:t>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...6 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>