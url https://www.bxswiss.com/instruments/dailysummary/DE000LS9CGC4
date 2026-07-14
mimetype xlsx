--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67c5e3bd23f4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a516bb9b9334c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce24c1add0504544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccc941f58044da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38e7eb7d8ce4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce24c1add0504544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b103df1bf384e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccc941f58044da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,298</x:t>
-[...21 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...544 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>