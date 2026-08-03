--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a516bb9b9334c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a78a7740e54588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccc941f58044da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f333f1d74bd4f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b103df1bf384e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccc941f58044da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c87cce773d0400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f333f1d74bd4f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,301</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,293</x:t>
-[...141 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...11 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>