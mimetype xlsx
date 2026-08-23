--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a78a7740e54588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286b3aa1eddf414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f333f1d74bd4f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d898850c724dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c87cce773d0400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f333f1d74bd4f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee24b2ff132486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d898850c724dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,307</x:t>
-[...53 lines deleted...]
-          <x:t>0,346</x:t>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...75 lines deleted...]
-          <x:t>0,276</x:t>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,228</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>