--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286b3aa1eddf414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7113b1a09d234ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d898850c724dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443005c70837493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee24b2ff132486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d898850c724dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a12fd9daef4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443005c70837493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>