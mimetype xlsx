--- v8 (2026-06-04)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67c5e3bd23f4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4d0b091774421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce24c1add0504544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1abf652b8a47a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38e7eb7d8ce4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce24c1add0504544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff88c37993514b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1abf652b8a47a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,392</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>