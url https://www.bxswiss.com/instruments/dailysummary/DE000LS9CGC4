--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4d0b091774421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a516bb9b9334c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1abf652b8a47a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccc941f58044da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff88c37993514b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1abf652b8a47a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b103df1bf384e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccc941f58044da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,298</x:t>
-[...21 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...517 lines deleted...]
-          <x:t>0,392</x:t>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>