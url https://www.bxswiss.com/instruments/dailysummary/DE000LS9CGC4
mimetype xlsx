--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7113b1a09d234ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da30fbfed004595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443005c70837493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df1c8b55ed74f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a12fd9daef4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443005c70837493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29697180a48541eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df1c8b55ed74f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,860</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,763</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,732</x:t>
-[...16 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,673</x:t>
-[...97 lines deleted...]
-          <x:t>0,686</x:t>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
-[...60 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,757</x:t>
-[...198 lines deleted...]
-          <x:t>0,686</x:t>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>