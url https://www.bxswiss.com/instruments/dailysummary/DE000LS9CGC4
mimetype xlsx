--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da30fbfed004595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ea5dd2e0ab4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df1c8b55ed74f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f7858ceee8942cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29697180a48541eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df1c8b55ed74f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c27de2fd3e3458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f7858ceee8942cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowUp Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,757</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,616</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>