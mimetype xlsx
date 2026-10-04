--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6aca1e6d8c41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432a80af59b54443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63ef0129c1a496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1103cad99f428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0840381a289f4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63ef0129c1a496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cacb7cb83e4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1103cad99f428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>87,642</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,734</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>87,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,586</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>87,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,628</x:t>
-[...252 lines deleted...]
-          <x:t>88,306</x:t>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>