--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432a80af59b54443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369fe15070754f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1103cad99f428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b356527034b4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cacb7cb83e4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1103cad99f428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf746a56dbe0a41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b356527034b4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>87,674</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,752</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,652</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>