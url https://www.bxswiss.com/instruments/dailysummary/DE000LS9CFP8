--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48606bc73d8e4bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4def0b3a5a34a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b931e5b0ad9495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf918599eaeb41ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d33f67f84154035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b931e5b0ad9495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886e62e113234d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf918599eaeb41ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>85,302</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,533</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>85,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,489</x:t>
-[...463 lines deleted...]
-          <x:t>84,661</x:t>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>