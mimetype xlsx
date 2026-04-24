--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4def0b3a5a34a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa4de2878e74f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf918599eaeb41ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e437939bc0442f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886e62e113234d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf918599eaeb41ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f47c5e81f446cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e437939bc0442f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>