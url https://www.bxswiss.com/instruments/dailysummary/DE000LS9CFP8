--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa4de2878e74f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2915250c7ea8489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e437939bc0442f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167af2404df64b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f47c5e81f446cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e437939bc0442f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac304f937c054603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167af2404df64b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>85,835</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,728</x:t>
-[...458 lines deleted...]
-          <x:t>85,782</x:t>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>85,908</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>