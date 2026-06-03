--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2915250c7ea8489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23b9bf0d5247a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167af2404df64b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0215b041b7e043af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac304f937c054603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167af2404df64b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a096c08b0a4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0215b041b7e043af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>85,782</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>85,730</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,765</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>85,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,661</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,701</x:t>
-[...117 lines deleted...]
-          <x:t>85,754</x:t>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>