--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23b9bf0d5247a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2189e510e5c248fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0215b041b7e043af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44ea16f1f194c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a096c08b0a4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0215b041b7e043af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378529f43cd64cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44ea16f1f194c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>85,786</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,661</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,701</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>85,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>