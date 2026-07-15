--- v10 (2026-06-23)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2189e510e5c248fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6ee247127b4e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44ea16f1f194c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03d575b1b034a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378529f43cd64cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44ea16f1f194c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2152435bc7ab4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03d575b1b034a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,882</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,257</x:t>
-[...117 lines deleted...]
-          <x:t>86,435</x:t>
+          <x:t>86,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>