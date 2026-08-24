--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6ee247127b4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d01fc9d8d3f44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03d575b1b034a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095385a233c74ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2152435bc7ab4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03d575b1b034a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c69aaff8f4f4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095385a233c74ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>86,345</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>