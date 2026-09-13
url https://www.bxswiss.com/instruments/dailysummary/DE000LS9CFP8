--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d01fc9d8d3f44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6aca1e6d8c41be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095385a233c74ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63ef0129c1a496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c69aaff8f4f4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095385a233c74ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0840381a289f4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63ef0129c1a496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Only Stock-Werte Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>87,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,278</x:t>
-[...107 lines deleted...]
-          <x:t>87,484</x:t>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>87,341</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>