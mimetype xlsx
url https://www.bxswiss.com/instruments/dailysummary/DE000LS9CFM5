--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8160376ab5b40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f67e4193844a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc30e7211f44b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64aa1f039640414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3dbcab23ce744f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc30e7211f44b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd95b8148464144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64aa1f039640414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>