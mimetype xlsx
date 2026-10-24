--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f67e4193844a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4005768d4a14804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64aa1f039640414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353f3d227ca04f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd95b8148464144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64aa1f039640414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc20018e12d4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353f3d227ca04f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>