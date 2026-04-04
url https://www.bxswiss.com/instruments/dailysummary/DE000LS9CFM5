--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853aebdc26bf4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2292dd78e2c94215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda78f06ff9b5480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc9d49d45334515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc434bc053f3944cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda78f06ff9b5480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ba6203c4244fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc9d49d45334515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>