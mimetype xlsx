--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2292dd78e2c94215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f92cef4e414382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc9d49d45334515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b145f14a5641ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ba6203c4244fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc9d49d45334515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d70b5e971df447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b145f14a5641ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>257,872</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,866</x:t>
-[...340 lines deleted...]
-          <x:t>251,639</x:t>
+          <x:t>257,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>250,530</x:t>
-[...139 lines deleted...]
-          <x:t>258,006</x:t>
+          <x:t>257,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>