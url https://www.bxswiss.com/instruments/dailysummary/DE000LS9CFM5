--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f92cef4e414382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae0fcb860e24c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b145f14a5641ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2ba029193546cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d70b5e971df447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b145f14a5641ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b18273641ed4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2ba029193546cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>251,639</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>250,530</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>257,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,670</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>