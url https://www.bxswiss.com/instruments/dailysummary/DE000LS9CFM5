--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae0fcb860e24c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761f411c4f8f43e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2ba029193546cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2107c29aa5dd44eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b18273641ed4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2ba029193546cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red976bd531e44eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2107c29aa5dd44eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>262,439</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>260,615</x:t>
-[...458 lines deleted...]
-          <x:t>245,675</x:t>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>