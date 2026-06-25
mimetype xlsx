--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761f411c4f8f43e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0d7658dbf74f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2107c29aa5dd44eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade4af7e72a34919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red976bd531e44eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2107c29aa5dd44eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00b7f981c56466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade4af7e72a34919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>