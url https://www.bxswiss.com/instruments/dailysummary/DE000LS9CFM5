--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0d7658dbf74f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91c5ec56295447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade4af7e72a34919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102b1b6838db459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00b7f981c56466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade4af7e72a34919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15501d3c18ce4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102b1b6838db459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>