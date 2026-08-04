--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91c5ec56295447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254d9e962fce42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102b1b6838db459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bae94931be747b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15501d3c18ce4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102b1b6838db459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaa73feb4594874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bae94931be747b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>