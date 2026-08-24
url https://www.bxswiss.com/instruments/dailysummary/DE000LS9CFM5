--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254d9e962fce42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1107bb23eb83439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bae94931be747b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8261e308efd74c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaa73feb4594874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bae94931be747b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a560f019bf4433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8261e308efd74c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>