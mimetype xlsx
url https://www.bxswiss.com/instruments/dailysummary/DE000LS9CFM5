--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1107bb23eb83439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8160376ab5b40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8261e308efd74c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc30e7211f44b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a560f019bf4433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8261e308efd74c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3dbcab23ce744f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc30e7211f44b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROGO US Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>