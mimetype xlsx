--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd693222974d74d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bf5ea8e0e14554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc775f8f610407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207325aa2408467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe30bea68f6e48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc775f8f610407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb977581e7184b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207325aa2408467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>320,401</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>319,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>