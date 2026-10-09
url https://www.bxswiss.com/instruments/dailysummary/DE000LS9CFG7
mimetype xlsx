--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bf5ea8e0e14554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67e3cb2b2914061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207325aa2408467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553cd5b5a1b34f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb977581e7184b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207325aa2408467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba334c00e5604ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553cd5b5a1b34f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>