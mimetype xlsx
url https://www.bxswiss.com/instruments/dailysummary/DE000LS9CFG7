--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67e3cb2b2914061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f43d212c974b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553cd5b5a1b34f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0f90e201f74f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba334c00e5604ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553cd5b5a1b34f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95e35d728d14673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0f90e201f74f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>