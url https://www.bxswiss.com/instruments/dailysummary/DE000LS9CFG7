--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9a93fb74e34ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497b4b54e04e4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7423c6ad24c49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7284c7a340ec4757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f13822f829345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7423c6ad24c49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe70f1d53fd4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7284c7a340ec4757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>