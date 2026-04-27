--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497b4b54e04e4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5fff8f568e431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7284c7a340ec4757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022ad101ddba48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe70f1d53fd4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7284c7a340ec4757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7068017850b4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022ad101ddba48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>