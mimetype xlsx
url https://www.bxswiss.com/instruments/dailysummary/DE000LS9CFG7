--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5fff8f568e431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c2363c18db4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022ad101ddba48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39e62d4d85947b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7068017850b4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022ad101ddba48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc53b21f48d4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39e62d4d85947b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>