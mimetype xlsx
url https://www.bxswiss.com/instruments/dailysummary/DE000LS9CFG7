--- v8 (2026-05-21)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c2363c18db4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7395297f644d4720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39e62d4d85947b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2059003edbe445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc53b21f48d4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39e62d4d85947b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676e0769cad848af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2059003edbe445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>265,027</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>