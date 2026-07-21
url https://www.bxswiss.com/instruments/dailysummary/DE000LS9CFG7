--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7395297f644d4720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c9d6599fba4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2059003edbe445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac113c569f04ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676e0769cad848af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2059003edbe445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ba303b0645432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac113c569f04ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>