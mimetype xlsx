--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c9d6599fba4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd693222974d74d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac113c569f04ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc775f8f610407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ba303b0645432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac113c569f04ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe30bea68f6e48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc775f8f610407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GelassenLangfristig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>298,566</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>