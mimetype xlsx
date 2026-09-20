--- v11 (2026-08-31)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43039e36753948b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra309409491134507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9eb73d9f25e4cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra561274319af4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e479adea6543f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9eb73d9f25e4cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3e24729f654c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra561274319af4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>