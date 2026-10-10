--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra309409491134507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0283f9e6264ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra561274319af4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf50af29f650342b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3e24729f654c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra561274319af4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362dad68993f4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf50af29f650342b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>113,507</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,498</x:t>
-[...296 lines deleted...]
-          <x:t>112,865</x:t>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>