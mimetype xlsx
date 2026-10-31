--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0283f9e6264ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb653d3b2640f465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf50af29f650342b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1619ffb0276844c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362dad68993f4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf50af29f650342b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c672742706b429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1619ffb0276844c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>