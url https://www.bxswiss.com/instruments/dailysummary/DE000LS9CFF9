--- v3 (2026-03-14)
+++ v4 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18def6503c8b4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfcfcdf0a66445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07eeb6508c74d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96887133668c4d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414dd9f03c68454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07eeb6508c74d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d97045fb5394263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96887133668c4d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,344</x:t>
-[...576 lines deleted...]
-          <x:t>158,758</x:t>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>