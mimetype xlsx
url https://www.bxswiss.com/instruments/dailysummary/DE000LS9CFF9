--- v4 (2026-04-07)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfcfcdf0a66445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbc6805892941c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96887133668c4d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2530f5eba64480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d97045fb5394263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96887133668c4d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d55f3986c541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2530f5eba64480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,276</x:t>
@@ -683,31 +225,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>