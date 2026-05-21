--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbc6805892941c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7823280629a14ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2530f5eba64480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f00252d2d44f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d55f3986c541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2530f5eba64480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac90dd1aa654e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f00252d2d44f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,375 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...323 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -603,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>