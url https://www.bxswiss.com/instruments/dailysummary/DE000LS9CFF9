--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7823280629a14ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af907965d8a4429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f00252d2d44f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5fe0589c424197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac90dd1aa654e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f00252d2d44f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61f36a932af41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5fe0589c424197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>