--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af907965d8a4429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee8d98a1bb5454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5fe0589c424197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59799b7267e449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61f36a932af41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5fe0589c424197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3f76876d884d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59799b7267e449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>