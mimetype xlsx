--- v8 (2026-06-30)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee8d98a1bb5454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91df74a241244977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59799b7267e449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a0b3359d044340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3f76876d884d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59799b7267e449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3920227032b4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a0b3359d044340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>