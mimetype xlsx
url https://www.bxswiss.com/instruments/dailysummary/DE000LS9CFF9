--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91df74a241244977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879ebf5080e04004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a0b3359d044340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651087503e3045e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3920227032b4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a0b3359d044340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c70d50f87c4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651087503e3045e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>