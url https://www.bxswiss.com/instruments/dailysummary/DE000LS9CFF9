--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879ebf5080e04004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43039e36753948b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651087503e3045e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9eb73d9f25e4cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c70d50f87c4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651087503e3045e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e479adea6543f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9eb73d9f25e4cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChinaAktien an Frankfurter Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CFF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>