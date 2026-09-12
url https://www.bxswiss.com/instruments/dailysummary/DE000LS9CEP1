--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c053cae8824c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb633034c2e433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564e49c6a19242ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c9534d606d42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c30c2bc185848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564e49c6a19242ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a76f5c1157498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c9534d606d42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>