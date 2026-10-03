--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb633034c2e433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6dd2fffa67425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c9534d606d42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d1f1c12e88479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a76f5c1157498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c9534d606d42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ed5325985c465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d1f1c12e88479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>