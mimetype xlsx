--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6dd2fffa67425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5c7e05bc7d412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d1f1c12e88479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba790a2e13d4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ed5325985c465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d1f1c12e88479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca79619222294c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba790a2e13d4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,800</x:t>
-[...549 lines deleted...]
-          <x:t>183,180</x:t>
+          <x:t>187,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>