--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5df8cd37c644430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b03dea2a5354ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550593f6ee8d43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3893a05c4b464d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0ef15dabf842a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550593f6ee8d43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89bb5385200e452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3893a05c4b464d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>