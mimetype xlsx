--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b03dea2a5354ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbe3447c5294cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3893a05c4b464d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc166ed32294add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89bb5385200e452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3893a05c4b464d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36694d4c3a374edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc166ed32294add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>