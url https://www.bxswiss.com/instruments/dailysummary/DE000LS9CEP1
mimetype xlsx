--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbe3447c5294cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f268d512bb94a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc166ed32294add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361c15985ee24d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36694d4c3a374edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc166ed32294add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ab7647a72b4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361c15985ee24d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>