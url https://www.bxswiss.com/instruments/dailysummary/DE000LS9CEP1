--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f268d512bb94a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3c4f290be44de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361c15985ee24d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec40090acc2446b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ab7647a72b4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361c15985ee24d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4406b83219254163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec40090acc2446b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>