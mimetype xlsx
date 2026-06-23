--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3c4f290be44de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb9c8776ba24f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec40090acc2446b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392812e865ce4acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4406b83219254163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec40090acc2446b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0160f737e346d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392812e865ce4acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>