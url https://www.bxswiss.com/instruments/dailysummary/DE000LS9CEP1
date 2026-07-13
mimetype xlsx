--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb9c8776ba24f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c62d22cf7484740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392812e865ce4acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5afc5af8c004848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0160f737e346d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392812e865ce4acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b9ea9d691a4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5afc5af8c004848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>