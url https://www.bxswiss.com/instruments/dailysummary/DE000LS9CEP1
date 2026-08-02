--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c62d22cf7484740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf728b227394cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5afc5af8c004848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dc96ba4ee8d4f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b9ea9d691a4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5afc5af8c004848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0eb76a06ac43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc96ba4ee8d4f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>