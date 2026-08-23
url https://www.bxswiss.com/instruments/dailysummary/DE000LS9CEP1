--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf728b227394cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c053cae8824c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dc96ba4ee8d4f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564e49c6a19242ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0eb76a06ac43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc96ba4ee8d4f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c30c2bc185848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564e49c6a19242ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dogs of the Dow Low Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CEP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>