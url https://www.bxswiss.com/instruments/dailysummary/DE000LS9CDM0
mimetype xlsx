--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a7ee0bd6d840dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339ebabedadd41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2997bcaa5bc40a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61e3dd7887243c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5268137e735e4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2997bcaa5bc40a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b03d6e41124146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61e3dd7887243c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>261,593</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>261,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,646</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>