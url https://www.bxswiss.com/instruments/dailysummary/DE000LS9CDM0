--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339ebabedadd41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ceb7e705cd54419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61e3dd7887243c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdf224fdfcb43c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b03d6e41124146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61e3dd7887243c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb8fe0443824725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdf224fdfcb43c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>