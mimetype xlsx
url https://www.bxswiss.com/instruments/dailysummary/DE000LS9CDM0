--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8776a54b49224421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e56f31524f94016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bef7ba4b41d4ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3fef06ac72b40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c826ec4412444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bef7ba4b41d4ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a80fe522d864b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3fef06ac72b40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>