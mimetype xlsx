--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e56f31524f94016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae351bc2b69f4404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3fef06ac72b40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea3c932d8144a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a80fe522d864b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3fef06ac72b40f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e0ebee0b6743e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea3c932d8144a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>