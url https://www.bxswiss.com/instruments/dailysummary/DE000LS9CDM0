--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae351bc2b69f4404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f923767dea34b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea3c932d8144a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e3dc04a0a94b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e0ebee0b6743e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea3c932d8144a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54602de9b07f4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e3dc04a0a94b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>