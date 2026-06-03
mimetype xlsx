--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f923767dea34b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f85b708f4c4475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e3dc04a0a94b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9609fa273d1b4c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54602de9b07f4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e3dc04a0a94b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c770867ee3143e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9609fa273d1b4c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>244,789</x:t>
-[...468 lines deleted...]
-          <x:t>239,791</x:t>
+          <x:t>244,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>