--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f85b708f4c4475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra906005642154c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9609fa273d1b4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c59dedab0d4b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c770867ee3143e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9609fa273d1b4c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195678146b6a4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c59dedab0d4b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>