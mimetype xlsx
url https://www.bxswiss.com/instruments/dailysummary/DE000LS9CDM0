--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra906005642154c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8c3ec65ef24326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c59dedab0d4b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c5016217fe49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195678146b6a4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c59dedab0d4b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66416b78e5414ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c5016217fe49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>