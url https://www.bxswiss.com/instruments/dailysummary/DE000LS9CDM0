--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8c3ec65ef24326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0484c423a29f493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c5016217fe49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccbb868085e4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66416b78e5414ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c5016217fe49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d179156a9b540cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccbb868085e4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>