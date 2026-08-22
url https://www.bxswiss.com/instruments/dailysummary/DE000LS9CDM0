--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0484c423a29f493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e505f430831441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccbb868085e4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c55eb278e7489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d179156a9b540cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccbb868085e4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7dc9108bad4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c55eb278e7489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>