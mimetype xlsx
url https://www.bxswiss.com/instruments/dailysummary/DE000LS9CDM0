--- v13 (2026-08-22)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e505f430831441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a7ee0bd6d840dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c55eb278e7489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2997bcaa5bc40a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7dc9108bad4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c55eb278e7489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5268137e735e4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2997bcaa5bc40a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden und Valueaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>