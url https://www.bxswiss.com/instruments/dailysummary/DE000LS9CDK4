--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100ff725aaea449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d217c9ae9974a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8583d98957487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb713480cd71461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c728dbb57544df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8583d98957487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d73b97c2954d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb713480cd71461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>