--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d217c9ae9974a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6211f64ff3eb4d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb713480cd71461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16000d04da646a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d73b97c2954d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb713480cd71461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91a0848fdbd49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16000d04da646a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>