--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6211f64ff3eb4d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc46046bc02c4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16000d04da646a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd427d2ee3048f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91a0848fdbd49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16000d04da646a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a738fc1ae94848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd427d2ee3048f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>