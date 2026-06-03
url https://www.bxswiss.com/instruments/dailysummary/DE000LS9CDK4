--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc46046bc02c4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303d12ef72d94ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd427d2ee3048f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a08f5e00304c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a738fc1ae94848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd427d2ee3048f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd171d08c74674d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a08f5e00304c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>