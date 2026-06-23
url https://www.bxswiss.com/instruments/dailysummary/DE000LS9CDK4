--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303d12ef72d94ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b0150f28414eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a08f5e00304c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7245820ec7234617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd171d08c74674d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a08f5e00304c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7cf2b82e704270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7245820ec7234617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>