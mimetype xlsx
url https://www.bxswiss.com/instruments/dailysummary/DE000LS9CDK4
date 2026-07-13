--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b0150f28414eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76092666dd2d4753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7245820ec7234617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d51b1e37714e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7cf2b82e704270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7245820ec7234617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a4c5ff7f1c46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d51b1e37714e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>