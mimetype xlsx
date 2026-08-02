--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76092666dd2d4753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebf64cacc4f41bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d51b1e37714e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcd69cd4e0d43d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a4c5ff7f1c46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d51b1e37714e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9f7da6969f4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcd69cd4e0d43d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>