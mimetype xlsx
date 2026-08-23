--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebf64cacc4f41bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67790dcf3994540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcd69cd4e0d43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61fe90ec8394b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9f7da6969f4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcd69cd4e0d43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d7a6103d5c4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61fe90ec8394b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>