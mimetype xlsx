--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67790dcf3994540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ac36f5c3d14469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61fe90ec8394b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95aa6f4d5cf64c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d7a6103d5c4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61fe90ec8394b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697a469f57e64a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95aa6f4d5cf64c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>