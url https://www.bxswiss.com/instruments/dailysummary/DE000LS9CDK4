--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ac36f5c3d14469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35388cc176284c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95aa6f4d5cf64c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2873af0bc3cf401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697a469f57e64a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95aa6f4d5cf64c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb8c9864c32467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2873af0bc3cf401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>307,609</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>306,639</x:t>
-[...119 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>310,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>311,663</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>306,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>