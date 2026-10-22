--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35388cc176284c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c18cf86ab34764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2873af0bc3cf401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc945f599b4904bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb8c9864c32467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2873af0bc3cf401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R343254af6f6148c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc945f599b4904bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grossee, nachhaltige Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CDK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>