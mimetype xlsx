--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7468a28eb31c4111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e93553ce0945e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0882d043b04b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c641ca8f0bd4c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3ef4416ee249a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0882d043b04b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa3425f76e24d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c641ca8f0bd4c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>