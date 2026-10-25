--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e93553ce0945e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9dbef46d894945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c641ca8f0bd4c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d510e8c1a104602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa3425f76e24d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c641ca8f0bd4c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da5293c3dce46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d510e8c1a104602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>225,738</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,826</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>225,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,936</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>