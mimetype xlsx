--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07db88f337e7497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229351bd5f354900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85aceec03903447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d82da8fc284750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222787e309b545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85aceec03903447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d06184441b94154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d82da8fc284750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>