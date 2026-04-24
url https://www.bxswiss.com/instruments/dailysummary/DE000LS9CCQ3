--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229351bd5f354900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec0ab766baf46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d82da8fc284750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2531d969df4108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d06184441b94154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d82da8fc284750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a622d3444f4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2531d969df4108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>222,290</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,089</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>221,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>