--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec0ab766baf46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86bccde30f094501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2531d969df4108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b593489be540f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a622d3444f4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2531d969df4108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b486b4d139498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b593489be540f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>