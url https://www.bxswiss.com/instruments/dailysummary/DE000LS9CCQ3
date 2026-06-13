--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86bccde30f094501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a9100db0ae4f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b593489be540f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be04663a4f84020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b486b4d139498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b593489be540f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7832720f49cf4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be04663a4f84020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>