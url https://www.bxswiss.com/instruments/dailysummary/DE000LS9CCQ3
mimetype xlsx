--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a9100db0ae4f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6937e19ae14ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be04663a4f84020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ce310c660d4243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7832720f49cf4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be04663a4f84020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac5c8f4108f04088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ce310c660d4243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>224,557</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>227,027</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>