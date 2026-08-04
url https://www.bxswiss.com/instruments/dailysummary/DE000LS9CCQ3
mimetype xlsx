--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6937e19ae14ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364bfadaf01b4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ce310c660d4243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R205e694126164897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac5c8f4108f04088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ce310c660d4243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f92ca7874a407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R205e694126164897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>222,534</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,266</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>224,648</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>