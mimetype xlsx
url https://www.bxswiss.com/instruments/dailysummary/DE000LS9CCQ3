--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364bfadaf01b4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfec3e3092a9414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R205e694126164897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9551d176dc9e4db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f92ca7874a407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R205e694126164897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700597c04647429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9551d176dc9e4db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>