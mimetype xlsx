--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfec3e3092a9414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7468a28eb31c4111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9551d176dc9e4db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0882d043b04b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700597c04647429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9551d176dc9e4db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3ef4416ee249a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0882d043b04b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>five-alive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>228,064</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>