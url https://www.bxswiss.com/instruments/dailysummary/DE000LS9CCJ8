--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fad45accef048ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f54dc13d0fe47bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2216c801c7844a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86229742886f420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3864c4dd1dd14646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2216c801c7844a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebeb5fbaaf264e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86229742886f420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>177,403</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>