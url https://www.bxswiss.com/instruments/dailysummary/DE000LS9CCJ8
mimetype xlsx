--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f54dc13d0fe47bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf22622a32a4c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86229742886f420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa31c40f7074990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebeb5fbaaf264e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86229742886f420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d8435190614edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa31c40f7074990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>172,466</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>