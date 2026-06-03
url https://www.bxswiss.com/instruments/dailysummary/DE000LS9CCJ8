--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf22622a32a4c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073e2e6beeec4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa31c40f7074990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c760ecb2e74690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d8435190614edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa31c40f7074990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7d75a1db514c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c760ecb2e74690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>