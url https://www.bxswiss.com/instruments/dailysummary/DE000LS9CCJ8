--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073e2e6beeec4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6beb46f187247f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c760ecb2e74690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781f9b7f32bc4088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7d75a1db514c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c760ecb2e74690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071e32b49b7942e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781f9b7f32bc4088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,041</x:t>
-[...198 lines deleted...]
-          <x:t>177,209</x:t>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>