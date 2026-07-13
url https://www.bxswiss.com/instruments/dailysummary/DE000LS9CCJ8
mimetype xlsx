--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6beb46f187247f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4d389a84dc4a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781f9b7f32bc4088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re090798c544d40ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071e32b49b7942e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781f9b7f32bc4088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ade68fb53242b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re090798c544d40ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>