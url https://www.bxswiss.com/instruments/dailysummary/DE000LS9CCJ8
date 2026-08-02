--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4d389a84dc4a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7967cd60abb04b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re090798c544d40ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af017b8a01f40d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ade68fb53242b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re090798c544d40ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593179c322024b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af017b8a01f40d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>