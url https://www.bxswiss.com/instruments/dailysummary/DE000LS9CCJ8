--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7967cd60abb04b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24506d34b2f3465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af017b8a01f40d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70676274f8b24ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593179c322024b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af017b8a01f40d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2141c81a06054f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70676274f8b24ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>179,256</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,855</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>