--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24506d34b2f3465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94685772e9f94315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70676274f8b24ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15f6537196a49ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2141c81a06054f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70676274f8b24ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7c72752ad14a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15f6537196a49ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>