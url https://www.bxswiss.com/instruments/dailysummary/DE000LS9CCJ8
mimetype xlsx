--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94685772e9f94315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f778c8065c843db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15f6537196a49ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c6f7f9e4724349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7c72752ad14a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15f6537196a49ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d51b0fb3da4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c6f7f9e4724349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>