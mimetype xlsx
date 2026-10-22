--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f778c8065c843db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf597169caae94d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c6f7f9e4724349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb13799e5ad41cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d51b0fb3da4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c6f7f9e4724349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c07afd0ccb4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb13799e5ad41cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Phil Graham German Value Small</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>