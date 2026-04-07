--- v5 (2026-03-14)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed298a6b20241a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dbff44260a4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9460714545f4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b56da4923c54c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e371aa1b074e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9460714545f4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd062f06889524acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b56da4923c54c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft's-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>