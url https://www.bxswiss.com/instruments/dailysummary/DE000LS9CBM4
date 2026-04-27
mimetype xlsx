--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dbff44260a4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07716d1c7de420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b56da4923c54c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f48741d03f4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd062f06889524acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b56da4923c54c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e96e50e6084498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f48741d03f4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft's-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>