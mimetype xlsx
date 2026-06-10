--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07716d1c7de420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8beb7987774c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f48741d03f4f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d351c47884457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e96e50e6084498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f48741d03f4f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0b5a91659d4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d351c47884457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft's-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>473,853</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>