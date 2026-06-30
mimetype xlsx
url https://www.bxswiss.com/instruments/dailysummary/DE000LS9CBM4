--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8beb7987774c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4f4d62827a4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d351c47884457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf970cb8226a246f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0b5a91659d4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d351c47884457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R003b90371af04d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf970cb8226a246f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft's-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,987</x:t>
@@ -710,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>