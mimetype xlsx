--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4f4d62827a4fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf227ea2384f445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf970cb8226a246f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfffd83f1148b47ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R003b90371af04d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf970cb8226a246f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767d9c3e16264d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfffd83f1148b47ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft's-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>