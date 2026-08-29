--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf227ea2384f445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78bfef67af2a49ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfffd83f1148b47ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b0b1055b994a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767d9c3e16264d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfffd83f1148b47ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f78ce80d544745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b0b1055b994a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft's-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>526,531</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>