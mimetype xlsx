--- v11 (2026-08-29)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78bfef67af2a49ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e1f58939e14fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b0b1055b994a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549d5c5a643d4df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f78ce80d544745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b0b1055b994a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35817ad0e44f4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549d5c5a643d4df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft's-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>496,422</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>