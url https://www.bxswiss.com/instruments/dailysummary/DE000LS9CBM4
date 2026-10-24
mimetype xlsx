--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e1f58939e14fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ec36af055649c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549d5c5a643d4df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030b4b2594774e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35817ad0e44f4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549d5c5a643d4df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daa549c74b0487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030b4b2594774e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft's-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>