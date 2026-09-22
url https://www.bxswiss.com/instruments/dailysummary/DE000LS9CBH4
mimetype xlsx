--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd176ccb05e54fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b4e426f9c442a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e426de204ef4e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6fcf15afdd46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc669635e950a43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e426de204ef4e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e81dc742e44c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6fcf15afdd46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>137,619</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,558</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>135,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,392</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>