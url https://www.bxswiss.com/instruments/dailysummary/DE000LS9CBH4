--- v11 (2026-09-22)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b4e426f9c442a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422bc43226854f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6fcf15afdd46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75f873ca7df419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e81dc742e44c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6fcf15afdd46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89665b15a73b49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75f873ca7df419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>129,344</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>133,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>