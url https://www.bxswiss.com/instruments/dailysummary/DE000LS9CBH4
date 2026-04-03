--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426914ad97164094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d145ad3b4ea4110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd757fe9f798644e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267e1348ce934a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4bd1cc877b4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd757fe9f798644e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a13e095af148a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267e1348ce934a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...284 lines deleted...]
-          <x:t>116,619</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.02.2026</x:t>
-[...316 lines deleted...]
-          <x:t>119,656</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>