--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d145ad3b4ea4110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e434d862a747a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267e1348ce934a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381deaf02f1b4d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a13e095af148a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267e1348ce934a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5b65ede8704f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381deaf02f1b4d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>