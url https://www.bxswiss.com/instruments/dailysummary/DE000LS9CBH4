--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e434d862a747a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd509661f3d43ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381deaf02f1b4d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcdfb075ebd4154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5b65ede8704f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381deaf02f1b4d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cafef30300d4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcdfb075ebd4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>