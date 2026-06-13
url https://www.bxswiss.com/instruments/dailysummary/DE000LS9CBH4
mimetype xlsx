--- v6 (2026-05-13)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd509661f3d43ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cb752c605a472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcdfb075ebd4154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d8bd1c9b2c4d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cafef30300d4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcdfb075ebd4154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7435c5bd19c4441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d8bd1c9b2c4d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>