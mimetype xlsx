--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cb752c605a472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70f38463ec745df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d8bd1c9b2c4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c10a123cc44502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7435c5bd19c4441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d8bd1c9b2c4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d342018da8f4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c10a123cc44502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>149,738</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>