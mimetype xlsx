--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70f38463ec745df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b49e76e1f04242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c10a123cc44502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291eded8eb5d4a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d342018da8f4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c10a123cc44502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985e245baa1b464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291eded8eb5d4a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>