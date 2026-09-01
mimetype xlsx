--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b49e76e1f04242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd176ccb05e54fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R291eded8eb5d4a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e426de204ef4e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985e245baa1b464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R291eded8eb5d4a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc669635e950a43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e426de204ef4e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend small &amp; mid companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>