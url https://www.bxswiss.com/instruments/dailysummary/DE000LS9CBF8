--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re188abf1b1e144e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06ffe0e39914f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra000c717a80e4b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1b19573b8f4d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e0cd1ab78c4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra000c717a80e4b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24bb363912e4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1b19573b8f4d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Stars Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>121,075</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>