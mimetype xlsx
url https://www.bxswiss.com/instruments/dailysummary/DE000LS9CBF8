--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06ffe0e39914f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c197bde3644172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1b19573b8f4d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f8cd1612fd444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24bb363912e4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1b19573b8f4d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a567a998064594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f8cd1612fd444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Stars Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>