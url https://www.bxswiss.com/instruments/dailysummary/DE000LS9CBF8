--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c197bde3644172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2d8da837ea4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f8cd1612fd444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4c92c9eb464a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a567a998064594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f8cd1612fd444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97763ae2804241e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4c92c9eb464a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Stars Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>