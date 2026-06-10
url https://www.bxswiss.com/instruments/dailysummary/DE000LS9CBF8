--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2d8da837ea4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3843b6bab58e41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4c92c9eb464a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b61f6d915d437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97763ae2804241e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4c92c9eb464a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc003496fc78144e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b61f6d915d437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Stars Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>116,515</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,756</x:t>
-[...382 lines deleted...]
-          <x:t>118,133</x:t>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>