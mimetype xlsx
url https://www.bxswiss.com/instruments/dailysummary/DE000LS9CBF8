--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3843b6bab58e41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78532d72ccc04f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b61f6d915d437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda01f1dcb44a4e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc003496fc78144e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b61f6d915d437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8127ed93d7f4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda01f1dcb44a4e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Stars Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>