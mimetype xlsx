--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78532d72ccc04f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc670a0bc7344e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda01f1dcb44a4e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c074ad745c4c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8127ed93d7f4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda01f1dcb44a4e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bbfb0ca52f450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c074ad745c4c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Stars Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>