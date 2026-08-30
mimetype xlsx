--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc670a0bc7344e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f94c43231444aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c074ad745c4c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd4da236bfa45ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bbfb0ca52f450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c074ad745c4c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17b4c248846429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd4da236bfa45ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Stars Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CBF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,625</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>