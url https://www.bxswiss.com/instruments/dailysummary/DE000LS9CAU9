--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4035bc7a61643a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd97eaecfe654d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ffe388fc084647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d876d85daa46a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ce6ad1724c4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ffe388fc084647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898784c4522f4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d876d85daa46a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>