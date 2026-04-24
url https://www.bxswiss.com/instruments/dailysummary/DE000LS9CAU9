--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd97eaecfe654d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931f256685334088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d876d85daa46a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5c21c386cc4bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898784c4522f4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d876d85daa46a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccda76db4d146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5c21c386cc4bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,830</x:t>
@@ -791,31 +346,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>