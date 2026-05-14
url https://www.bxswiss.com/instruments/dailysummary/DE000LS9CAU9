--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931f256685334088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaeb35d4898241a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5c21c386cc4bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b9d40ab56847fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccda76db4d146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5c21c386cc4bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2912d6d5c9d84ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b9d40ab56847fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>