--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaeb35d4898241a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816f8aebce67452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b9d40ab56847fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1fdd1a55c2a4e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2912d6d5c9d84ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b9d40ab56847fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a3ac30f66e4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1fdd1a55c2a4e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>