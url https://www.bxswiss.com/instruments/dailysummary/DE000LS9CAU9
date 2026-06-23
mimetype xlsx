--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816f8aebce67452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c5d2e68b924824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1fdd1a55c2a4e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2c3e1c83264a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a3ac30f66e4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1fdd1a55c2a4e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb1a09af43448dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2c3e1c83264a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,946</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>