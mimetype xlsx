--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c5d2e68b924824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a11fac49b034aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2c3e1c83264a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1bb8938adb435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb1a09af43448dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2c3e1c83264a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ed34fc1d134570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1bb8938adb435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>