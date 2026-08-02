--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a11fac49b034aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07340ca959b7444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1bb8938adb435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08903e57e264bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ed34fc1d134570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1bb8938adb435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c4aa2a1e2e46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08903e57e264bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>