--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07340ca959b7444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ead4b64f15543bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08903e57e264bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2cf64e62ae4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c4aa2a1e2e46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08903e57e264bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b00de8c473402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2cf64e62ae4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>