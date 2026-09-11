--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ead4b64f15543bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4275ba8e1a84c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2cf64e62ae4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re627e7a502394597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b00de8c473402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2cf64e62ae4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad08e2a3941430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re627e7a502394597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>209,926</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,767</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,034</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>