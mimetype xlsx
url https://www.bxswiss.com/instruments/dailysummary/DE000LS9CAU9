--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4275ba8e1a84c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78f089f5c104fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re627e7a502394597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025be58b38e4435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad08e2a3941430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re627e7a502394597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064498240eb44a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025be58b38e4435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>