--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78f089f5c104fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a36028c905042f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025be58b38e4435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00160a5792b44d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064498240eb44a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025be58b38e4435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ace13983544ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00160a5792b44d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergValue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>