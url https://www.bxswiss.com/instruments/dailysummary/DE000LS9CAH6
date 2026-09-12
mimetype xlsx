--- v10 (2026-08-02)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428555d299804d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf56fab062eb4203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8241106e21bd4d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844cd675d9fe43ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71c3a6a6f604cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8241106e21bd4d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d296db863b45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844cd675d9fe43ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>58,281</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>