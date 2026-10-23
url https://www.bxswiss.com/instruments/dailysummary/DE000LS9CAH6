--- v11 (2026-09-12)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf56fab062eb4203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c71cb1d9eea4cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844cd675d9fe43ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0106a7e9c83541b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d296db863b45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844cd675d9fe43ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4c9a3470c547fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0106a7e9c83541b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,694</x:t>
-[...340 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,920</x:t>
-[...225 lines deleted...]
-          <x:t>59,214</x:t>
+          <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>