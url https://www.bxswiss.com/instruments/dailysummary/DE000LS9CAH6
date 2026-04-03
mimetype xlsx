--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5d94edfb2944d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d45c520507b4f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd883ec9eb748e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ada7740e3b4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c81af94a3b54c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd883ec9eb748e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re38e3402bd07462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ada7740e3b4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>57,201</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>57,427</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,325</x:t>
-[...463 lines deleted...]
-          <x:t>56,771</x:t>
+          <x:t>57,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>