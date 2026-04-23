--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d45c520507b4f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4b1ebe6339446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ada7740e3b4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra273385e10114bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re38e3402bd07462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ada7740e3b4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119eb7bc9a1946d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra273385e10114bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>