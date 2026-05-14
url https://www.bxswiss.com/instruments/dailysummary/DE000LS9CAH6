--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4b1ebe6339446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c25f49ec0d4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra273385e10114bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e83e0070de04ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119eb7bc9a1946d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra273385e10114bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe534ab3ea444f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e83e0070de04ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>57,486</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...445 lines deleted...]
-          <x:t>57,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>57,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>57,592</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>