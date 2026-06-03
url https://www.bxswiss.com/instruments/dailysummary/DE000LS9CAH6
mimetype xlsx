--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c25f49ec0d4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8dfb3013e8e43ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e83e0070de04ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5471a2e373e4301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe534ab3ea444f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e83e0070de04ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e824bcc03e44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5471a2e373e4301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>57,640</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>57,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>57,487</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>57,511</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,420</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>57,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,467</x:t>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,379</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>57,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>