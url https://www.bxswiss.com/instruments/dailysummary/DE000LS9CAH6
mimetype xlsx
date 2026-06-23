--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8dfb3013e8e43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af2290c0ccf4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5471a2e373e4301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef220c6eb364486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e824bcc03e44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5471a2e373e4301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e285c4a2414789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef220c6eb364486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,534</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>57,429</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>57,379</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>