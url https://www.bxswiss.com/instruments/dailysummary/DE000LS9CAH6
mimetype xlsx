--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af2290c0ccf4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5d48263e6046e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef220c6eb364486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391af49360d74064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e285c4a2414789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef220c6eb364486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb93fc9776eb346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391af49360d74064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>57,450</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,534</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>57,772</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,840</x:t>
-[...58 lines deleted...]
-          <x:t>57,655</x:t>
+          <x:t>57,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,788</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>57,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>