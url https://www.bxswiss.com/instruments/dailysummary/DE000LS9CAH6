--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5d48263e6046e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428555d299804d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391af49360d74064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8241106e21bd4d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb93fc9776eb346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391af49360d74064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71c3a6a6f604cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8241106e21bd4d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VERA Aktien Europa 4 Ind-Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CAH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>57,771</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,723</x:t>
+          <x:t>57,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,894</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>57,788</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>