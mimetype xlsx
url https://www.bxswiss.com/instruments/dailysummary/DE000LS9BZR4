--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5a9b1977394ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb353cfda478c457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185ba1f70bf14327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d507d83beb41db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf337ffde3c473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185ba1f70bf14327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83db5becf16c4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d507d83beb41db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>