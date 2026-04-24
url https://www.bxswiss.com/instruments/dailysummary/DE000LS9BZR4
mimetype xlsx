--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb353cfda478c457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4fc2987fa84913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d507d83beb41db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3faab2b655ec411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83db5becf16c4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d507d83beb41db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49172c42eaf449f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3faab2b655ec411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>