--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4fc2987fa84913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb37552a8a8b4c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3faab2b655ec411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f1119272f845da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49172c42eaf449f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3faab2b655ec411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8aa0a81978541f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f1119272f845da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>