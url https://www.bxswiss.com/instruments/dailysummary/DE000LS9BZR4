--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb37552a8a8b4c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442b99a705034958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f1119272f845da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24da94590f4c4c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8aa0a81978541f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f1119272f845da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4153120e86394eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24da94590f4c4c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,093</x:t>
-[...75 lines deleted...]
-          <x:t>227,088</x:t>
+          <x:t>228,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,350</x:t>
-[...355 lines deleted...]
-          <x:t>228,174</x:t>
+          <x:t>232,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>