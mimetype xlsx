--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442b99a705034958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc7d9859740434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24da94590f4c4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438561bc90bf402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4153120e86394eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24da94590f4c4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c58b78701df4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438561bc90bf402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>