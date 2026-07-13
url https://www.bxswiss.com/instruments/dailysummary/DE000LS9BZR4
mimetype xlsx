--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc7d9859740434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5ac84fc6c64cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438561bc90bf402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff838eb8981431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c58b78701df4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438561bc90bf402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recea47c4d0074c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff838eb8981431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>