--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5ac84fc6c64cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8c28ae28494748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff838eb8981431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8046ac752b4c1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recea47c4d0074c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff838eb8981431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9550ebf0099c4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8046ac752b4c1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>