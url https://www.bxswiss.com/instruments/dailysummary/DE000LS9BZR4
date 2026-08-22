--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8c28ae28494748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66d7a3444fd4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8046ac752b4c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf0a11ca50ff487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9550ebf0099c4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8046ac752b4c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4fcd4b19c047e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf0a11ca50ff487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>