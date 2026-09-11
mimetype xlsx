--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66d7a3444fd4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f3d0087ff742ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf0a11ca50ff487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0ebd8c0d2f46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4fcd4b19c047e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf0a11ca50ff487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485837b6a9c14337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0ebd8c0d2f46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>