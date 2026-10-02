--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f3d0087ff742ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d52d9e9aae4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0ebd8c0d2f46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b85a89d2b445f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485837b6a9c14337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0ebd8c0d2f46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d472b9f06040a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b85a89d2b445f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>241,727</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>240,708</x:t>
-[...323 lines deleted...]
-          <x:t>236,215</x:t>
+          <x:t>237,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>