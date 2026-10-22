--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d52d9e9aae4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ead2a7eb1fd4cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b85a89d2b445f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re099cdbd5cb64215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d472b9f06040a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b85a89d2b445f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b29f970d554ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re099cdbd5cb64215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende - Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>