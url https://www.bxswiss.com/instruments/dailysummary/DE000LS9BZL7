--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ad8e55944b4a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec07265e26334136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d19ac4b33a74f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c06921bc5d5452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7af0f59e2d43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d19ac4b33a74f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5e94e927b344fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c06921bc5d5452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,856</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,183</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>