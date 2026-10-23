--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec07265e26334136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1955e919e946f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c06921bc5d5452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeef7b61c05d4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5e94e927b344fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c06921bc5d5452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea798c99154d47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeef7b61c05d4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>