--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bb201129074637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b69b2cd4b44f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7531a0138d49a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18de4f6055d746ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2448254aed6544f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7531a0138d49a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39cd3f704bc44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18de4f6055d746ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>91,515</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>91,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,128</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>91,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,716</x:t>
-[...463 lines deleted...]
-          <x:t>90,828</x:t>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>