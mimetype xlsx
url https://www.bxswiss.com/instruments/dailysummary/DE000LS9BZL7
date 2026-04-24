--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b69b2cd4b44f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6aeafe87cf84462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18de4f6055d746ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e32ea75bdec47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39cd3f704bc44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18de4f6055d746ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6f1a34186e4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e32ea75bdec47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>