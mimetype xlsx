--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6aeafe87cf84462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ce68fd8eab4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e32ea75bdec47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06899ebd5336474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6f1a34186e4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e32ea75bdec47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f8307e1dbb47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06899ebd5336474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>92,086</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,972</x:t>
-[...480 lines deleted...]
-          <x:t>92,256</x:t>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,142</x:t>
-[...26 lines deleted...]
-          <x:t>92,165</x:t>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>