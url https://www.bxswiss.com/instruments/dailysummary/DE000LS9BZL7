--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ce68fd8eab4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591755c6fccd44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06899ebd5336474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1d4e30b0f742bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f8307e1dbb47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06899ebd5336474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcdefca925974d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1d4e30b0f742bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>92,220</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,064</x:t>
-[...276 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,942</x:t>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>92,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>