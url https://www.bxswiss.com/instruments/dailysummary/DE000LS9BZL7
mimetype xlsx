--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591755c6fccd44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a533b087f2b496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1d4e30b0f742bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c942cdfe6624a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcdefca925974d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1d4e30b0f742bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949e95dee9ec438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c942cdfe6624a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,973</x:t>
-[...544 lines deleted...]
-          <x:t>91,800</x:t>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>