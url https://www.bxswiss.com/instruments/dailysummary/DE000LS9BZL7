--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a533b087f2b496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cf23ca661c4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c942cdfe6624a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f97ff816694c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949e95dee9ec438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c942cdfe6624a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809e4a2f25074a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f97ff816694c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>92,097</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,266</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>92,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,210</x:t>
-[...247 lines deleted...]
-          <x:t>92,730</x:t>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>