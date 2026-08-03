--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cf23ca661c4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6da7b910cef438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f97ff816694c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40edf57520ba40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809e4a2f25074a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f97ff816694c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818ddc79d8d9425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40edf57520ba40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>92,539</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,339</x:t>
-[...156 lines deleted...]
-          <x:t>92,345</x:t>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>92,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>