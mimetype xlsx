--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6da7b910cef438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b2741fca974a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40edf57520ba40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2f4fdae5f64eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818ddc79d8d9425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40edf57520ba40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f7fc3afb524324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2f4fdae5f64eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>