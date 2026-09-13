--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b2741fca974a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ad8e55944b4a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2f4fdae5f64eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d19ac4b33a74f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f7fc3afb524324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2f4fdae5f64eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7af0f59e2d43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d19ac4b33a74f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,635</x:t>
-[...107 lines deleted...]
-          <x:t>93,856</x:t>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>93,702</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>