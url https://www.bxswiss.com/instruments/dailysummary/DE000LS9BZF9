--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c564b8edc7481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e83a71bdf734f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4eb7629017b40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2192f00757df41d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a7c65aa77f41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4eb7629017b40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a0276ce76a4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2192f00757df41d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>199,976</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,518</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,217</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>