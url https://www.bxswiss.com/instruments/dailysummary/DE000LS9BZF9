--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e83a71bdf734f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f4dcdf3ca142a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2192f00757df41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5c233dc2704349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a0276ce76a4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2192f00757df41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5833586f542489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5c233dc2704349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>