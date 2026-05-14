--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f4dcdf3ca142a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a425cf3849f4900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5c233dc2704349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ab880e4c364ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5833586f542489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5c233dc2704349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd49c82db164dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ab880e4c364ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>197,327</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,812</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,874</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>