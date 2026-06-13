--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a425cf3849f4900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa769b4160a4f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ab880e4c364ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62df4330f416476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd49c82db164dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ab880e4c364ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b3126124b39478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62df4330f416476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>