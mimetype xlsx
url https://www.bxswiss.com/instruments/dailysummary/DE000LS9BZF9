--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa769b4160a4f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c30e5c159a46f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62df4330f416476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62384155751b43c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b3126124b39478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62df4330f416476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d91bde130642f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62384155751b43c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>