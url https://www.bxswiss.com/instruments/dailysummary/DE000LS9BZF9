--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c30e5c159a46f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ac8b95931749dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62384155751b43c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bad89575dd444a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d91bde130642f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62384155751b43c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re384d6e875664a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bad89575dd444a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>