--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ac8b95931749dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f1b197e0034f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bad89575dd444a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R894fee8bc71d4d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re384d6e875664a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bad89575dd444a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cec0b3ed3d84c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R894fee8bc71d4d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>191,662</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,085</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>