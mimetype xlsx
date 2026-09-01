--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f1b197e0034f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b0ca9201164572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R894fee8bc71d4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252808ce00d14f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cec0b3ed3d84c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R894fee8bc71d4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4fdff491fd04534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252808ce00d14f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>