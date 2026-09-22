--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b0ca9201164572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7019a7d02c4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252808ce00d14f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340c61d2d4624ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4fdff491fd04534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252808ce00d14f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f418b402f94157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340c61d2d4624ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>