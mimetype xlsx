--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7019a7d02c4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a14a91364fa4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340c61d2d4624ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c868645eec43bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f418b402f94157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340c61d2d4624ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ef7924b6724303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c868645eec43bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>