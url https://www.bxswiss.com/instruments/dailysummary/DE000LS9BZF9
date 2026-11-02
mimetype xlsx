--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a14a91364fa4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16522bf3342f4cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c868645eec43bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71414adb77b4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ef7924b6724303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c868645eec43bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec58ca18a984c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71414adb77b4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZeroX -Special Invest- Passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BZF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>