--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26d3d9f17cc4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3429d28f48476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re906329d65734578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cec784eca1f4512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547a1bbf763247d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re906329d65734578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746f87587ca64683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cec784eca1f4512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>207,606</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,177</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>