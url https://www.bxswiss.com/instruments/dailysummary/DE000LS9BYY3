--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3429d28f48476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36e9061b6cf4b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cec784eca1f4512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a47d94e6ca40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746f87587ca64683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cec784eca1f4512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f68ef6a5336455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a47d94e6ca40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>