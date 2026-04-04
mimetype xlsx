--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e663ad89084a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e54a897ca3497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ad77279ede47b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531dfa8a0b204f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8a042086c84f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ad77279ede47b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10ee887a71544ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531dfa8a0b204f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>184,787</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,344</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>187,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>