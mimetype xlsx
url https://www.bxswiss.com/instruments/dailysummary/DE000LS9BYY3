--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e54a897ca3497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae7125bd9c4a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531dfa8a0b204f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce359e075a54a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10ee887a71544ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531dfa8a0b204f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref3eb1b63ed64bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce359e075a54a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>