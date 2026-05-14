--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ae7125bd9c4a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b78756fe6f34aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce359e075a54a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685c1a3d45b9490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref3eb1b63ed64bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce359e075a54a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefafa5253694a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685c1a3d45b9490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>