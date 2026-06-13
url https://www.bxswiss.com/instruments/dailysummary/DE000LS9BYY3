--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b78756fe6f34aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6157a18ced5e4f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685c1a3d45b9490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5733c17242484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefafa5253694a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685c1a3d45b9490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e77bf8c4b3e4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5733c17242484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>