--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6157a18ced5e4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b41e365700c40c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5733c17242484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56eaa09f50064d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e77bf8c4b3e4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5733c17242484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf384a1738c4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56eaa09f50064d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>203,389</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,014</x:t>
-[...355 lines deleted...]
-          <x:t>202,076</x:t>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>