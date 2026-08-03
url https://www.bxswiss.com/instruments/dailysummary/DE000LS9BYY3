--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b41e365700c40c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f042e30edf4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56eaa09f50064d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra925e434caf94a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf384a1738c4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56eaa09f50064d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0eadb48faf483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra925e434caf94a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>202,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>203,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,089</x:t>
-[...220 lines deleted...]
-          <x:t>205,028</x:t>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>