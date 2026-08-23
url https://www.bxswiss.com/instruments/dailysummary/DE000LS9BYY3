--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f042e30edf4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c5c600ec62b46bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra925e434caf94a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26423607a7864413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0eadb48faf483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra925e434caf94a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1f2dd293aa4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26423607a7864413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>