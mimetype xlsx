--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c5c600ec62b46bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26d3d9f17cc4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26423607a7864413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re906329d65734578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1f2dd293aa4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26423607a7864413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547a1bbf763247d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re906329d65734578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ShareRadar GLOBAL GAMING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>