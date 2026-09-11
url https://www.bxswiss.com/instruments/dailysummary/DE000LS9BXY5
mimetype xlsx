--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4276943b4241c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ce76270f1146b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50c390f25f942df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d9226cddce447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cd27d8469941be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50c390f25f942df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fb733d54974466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d9226cddce447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>192,089</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>