--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ce76270f1146b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bf034a10eb4283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d9226cddce447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R278659866d7f4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fb733d54974466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d9226cddce447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab47dcfa2f04cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R278659866d7f4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>192,895</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,546</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>