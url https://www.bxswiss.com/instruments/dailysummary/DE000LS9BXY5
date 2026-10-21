--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bf034a10eb4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d13fa80e41b432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R278659866d7f4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce170f1a110495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab47dcfa2f04cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R278659866d7f4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb1978c58954323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce170f1a110495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>