--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78f20a8d027424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a472f7ef3e45b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df09bd50967462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc04d974cdca44a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f94ba997482435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df09bd50967462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd4718fc47c4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc04d974cdca44a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>188,529</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>189,274</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,941</x:t>
-[...463 lines deleted...]
-          <x:t>187,114</x:t>
+          <x:t>189,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>