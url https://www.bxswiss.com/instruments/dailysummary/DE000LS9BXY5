--- v5 (2026-04-03)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a472f7ef3e45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128f5a8ea8d74490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc04d974cdca44a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabae6bf983aa49e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd4718fc47c4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc04d974cdca44a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d8954edf474612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabae6bf983aa49e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...490 lines deleted...]
-          <x:t>189,524</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,377</x:t>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>