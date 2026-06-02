--- v6 (2026-05-01)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128f5a8ea8d74490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4d7b6966cb4869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabae6bf983aa49e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c27a59a50444657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d8954edf474612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabae6bf983aa49e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733771aa7b014293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c27a59a50444657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>189,588</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...181 lines deleted...]
-          <x:t>189,688</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>