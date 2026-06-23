--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4d7b6966cb4869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f9dde342d44669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c27a59a50444657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9d50039f5a404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733771aa7b014293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c27a59a50444657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24640063eb5e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9d50039f5a404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,408</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>188,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>