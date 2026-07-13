--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f9dde342d44669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd375ab05213b48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9d50039f5a404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re41811c7026e4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24640063eb5e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9d50039f5a404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f69d73db5d40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re41811c7026e4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>189,351</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>190,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,090</x:t>
-[...112 lines deleted...]
-          <x:t>191,030</x:t>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>