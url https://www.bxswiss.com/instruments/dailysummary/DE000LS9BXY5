--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd375ab05213b48b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4276943b4241c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re41811c7026e4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50c390f25f942df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f69d73db5d40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re41811c7026e4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cd27d8469941be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50c390f25f942df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Süddeutscher Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>190,311</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,090</x:t>
-[...161 lines deleted...]
-          <x:t>190,237</x:t>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>190,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>