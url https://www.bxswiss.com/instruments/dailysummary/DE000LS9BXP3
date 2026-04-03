--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3a945c748349cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb99e86d7beb46c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bface2ee4834cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0dbc94ae8d4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb75a260716245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bface2ee4834cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996d32b882084541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0dbc94ae8d4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>