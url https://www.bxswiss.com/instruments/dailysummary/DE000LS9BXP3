--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb99e86d7beb46c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f100704eff4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0dbc94ae8d4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc375f6cadcea4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996d32b882084541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0dbc94ae8d4f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb63fd8554f422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc375f6cadcea4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>