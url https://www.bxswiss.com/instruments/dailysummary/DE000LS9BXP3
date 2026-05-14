--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f100704eff4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777692e39f38419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc375f6cadcea4675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d416e5a2f3c45bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb63fd8554f422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc375f6cadcea4675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6927fef6f7d47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d416e5a2f3c45bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>