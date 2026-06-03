--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777692e39f38419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe953ab1dd294e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d416e5a2f3c45bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b160c75da2e4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6927fef6f7d47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d416e5a2f3c45bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f459a5610a46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b160c75da2e4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>144,066</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,066</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>