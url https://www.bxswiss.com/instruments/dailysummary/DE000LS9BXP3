--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe953ab1dd294e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdce5594b9c4fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b160c75da2e4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089fa5b146a84a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f459a5610a46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b160c75da2e4c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bb45a07f744d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089fa5b146a84a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>