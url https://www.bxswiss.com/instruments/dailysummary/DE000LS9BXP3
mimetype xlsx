--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdce5594b9c4fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16971315d978474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089fa5b146a84a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010bffe4e55e4756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bb45a07f744d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089fa5b146a84a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9f46c81a2e4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010bffe4e55e4756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>