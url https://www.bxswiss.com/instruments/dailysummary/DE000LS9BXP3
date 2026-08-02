--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16971315d978474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f5a01fdc764dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010bffe4e55e4756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0e0f5e29dc4d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9f46c81a2e4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010bffe4e55e4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bee884d663043e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0e0f5e29dc4d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>147,457</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>146,041</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>