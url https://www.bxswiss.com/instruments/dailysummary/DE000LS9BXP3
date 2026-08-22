--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f5a01fdc764dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f2a646e845429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0e0f5e29dc4d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d738e06fdb4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bee884d663043e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0e0f5e29dc4d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5087e0c796d0482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d738e06fdb4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>