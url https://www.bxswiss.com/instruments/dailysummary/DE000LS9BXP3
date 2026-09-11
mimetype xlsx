--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f2a646e845429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f32ec0cb6b4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d738e06fdb4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e264c438d94c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5087e0c796d0482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d738e06fdb4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719ec71e09264b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e264c438d94c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>150,700</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,017</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>151,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,450</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>