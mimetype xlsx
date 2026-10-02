--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f32ec0cb6b4938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8120b8b44efd446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e264c438d94c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1811ff8e5f541c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719ec71e09264b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e264c438d94c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74007b96d324f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1811ff8e5f541c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>