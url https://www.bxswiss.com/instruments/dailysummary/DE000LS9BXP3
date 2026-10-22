--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8120b8b44efd446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f6c7de0a424cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1811ff8e5f541c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec3ab0a6f004e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74007b96d324f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1811ff8e5f541c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af30a42456f4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec3ab0a6f004e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Börse Nebenwerte Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>152,716</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,766</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,661</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>