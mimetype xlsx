--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3cc92044284cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2446ce9b41984fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0aef8b6b314cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7e9f4ec7494f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d30e348d2cc4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0aef8b6b314cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a03a04245945fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7e9f4ec7494f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>114,341</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>116,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>