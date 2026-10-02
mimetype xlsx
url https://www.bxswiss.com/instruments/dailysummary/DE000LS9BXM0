--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2446ce9b41984fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b115472ab54585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7e9f4ec7494f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38760bde55884cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a03a04245945fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7e9f4ec7494f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733545c3045646b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38760bde55884cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>