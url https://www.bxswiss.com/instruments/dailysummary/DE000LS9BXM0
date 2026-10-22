--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b115472ab54585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36c01b0deb346bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38760bde55884cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c0105ed589479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733545c3045646b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38760bde55884cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0ce5e7e49d4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c0105ed589479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>114,428</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,596</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,221</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>