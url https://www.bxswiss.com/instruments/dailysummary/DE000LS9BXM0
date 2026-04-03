--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20426fa579534b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0cc845389cc4232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ff5bab824a4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1f6d88a8eb4579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f2bc5368674559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ff5bab824a4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1384d93f1694970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1f6d88a8eb4579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>113,618</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,196</x:t>
-[...269 lines deleted...]
-          <x:t>110,985</x:t>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>