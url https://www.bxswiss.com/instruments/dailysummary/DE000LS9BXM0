--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0cc845389cc4232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7327c375583947a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1f6d88a8eb4579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4286d18f21a14e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1384d93f1694970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1f6d88a8eb4579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1226bd661dba43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4286d18f21a14e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>