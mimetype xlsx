--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7327c375583947a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6017f6daed444528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4286d18f21a14e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d16fb9e680b4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1226bd661dba43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4286d18f21a14e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7757f959af64009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d16fb9e680b4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>