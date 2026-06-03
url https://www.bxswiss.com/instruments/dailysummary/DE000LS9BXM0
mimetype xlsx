--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6017f6daed444528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6108c4af1ed3422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d16fb9e680b4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616c383b359145af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7757f959af64009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d16fb9e680b4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b2de4af05c45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616c383b359145af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>