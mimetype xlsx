--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6108c4af1ed3422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fec4d9a721e4fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616c383b359145af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83698a22e8ca4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b2de4af05c45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616c383b359145af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9eedfc0563d4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83698a22e8ca4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>113,002</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,411</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>112,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,971</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>