--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fec4d9a721e4fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f312ceb9984dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83698a22e8ca4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9bcae0bd044403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9eedfc0563d4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83698a22e8ca4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133898b6ef0a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9bcae0bd044403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>113,829</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>115,719</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,465</x:t>
-[...323 lines deleted...]
-          <x:t>115,321</x:t>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>