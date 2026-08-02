--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f312ceb9984dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2bbfc2ff1d4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9bcae0bd044403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8577c1cd2b3040db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133898b6ef0a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9bcae0bd044403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca48e71106546e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8577c1cd2b3040db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>