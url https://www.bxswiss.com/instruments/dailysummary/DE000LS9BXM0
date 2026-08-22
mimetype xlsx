--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2bbfc2ff1d4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3cc92044284cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8577c1cd2b3040db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0aef8b6b314cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca48e71106546e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8577c1cd2b3040db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d30e348d2cc4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0aef8b6b314cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>116,167</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...451 lines deleted...]
-          <x:t>114,442</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>