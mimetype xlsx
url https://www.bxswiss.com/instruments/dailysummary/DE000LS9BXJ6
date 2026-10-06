--- v15 (2026-09-16)
+++ v16 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b538d5309f8486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e66ccc0651464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a74a86c922a46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120654fa152a4ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a2441eca804096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a74a86c922a46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a52101087446a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120654fa152a4ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>