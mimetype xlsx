--- v16 (2026-10-06)
+++ v17 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e66ccc0651464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7772cf10cac24e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120654fa152a4ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02260d52bcc247ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a52101087446a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120654fa152a4ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f8a27e620a4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02260d52bcc247ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>