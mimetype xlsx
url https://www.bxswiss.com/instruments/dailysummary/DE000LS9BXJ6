--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd416fe7b635a458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b7026f40d94341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d66fdefb984144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea332043c6a04acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946dbcd3e74843cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d66fdefb984144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adf3e207b744f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea332043c6a04acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>