--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b7026f40d94341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd089bb46cb40c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea332043c6a04acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69210326392b4c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adf3e207b744f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea332043c6a04acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330fa98c9a4347f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69210326392b4c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>