--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd089bb46cb40c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bd6ba6316a497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69210326392b4c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a85c18b7874354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330fa98c9a4347f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69210326392b4c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95094bc9dd73472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a85c18b7874354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>220,224</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...428 lines deleted...]
-          <x:t>220,093</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>221,027</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>