--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bd6ba6316a497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8683e21cff364a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a85c18b7874354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a77706f72048d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95094bc9dd73472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a85c18b7874354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc673fe1df5c34b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a77706f72048d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>220,093</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,884</x:t>
-[...171 lines deleted...]
-          <x:t>219,523</x:t>
+          <x:t>218,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>