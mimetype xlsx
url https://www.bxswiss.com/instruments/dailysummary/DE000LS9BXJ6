--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8683e21cff364a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0132c68f48964bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a77706f72048d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851733cc66b64136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc673fe1df5c34b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a77706f72048d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ce5c6fca8c4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851733cc66b64136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,884</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>218,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,830</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>