--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0132c68f48964bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe92b8a39b4b44e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851733cc66b64136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3c50a93448496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ce5c6fca8c4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851733cc66b64136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ecde49c7be47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3c50a93448496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>219,817</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>220,548</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,525</x:t>
-[...355 lines deleted...]
-          <x:t>221,028</x:t>
+          <x:t>220,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>