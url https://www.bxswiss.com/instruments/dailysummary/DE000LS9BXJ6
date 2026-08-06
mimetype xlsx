--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe92b8a39b4b44e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec11a22df3c414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3c50a93448496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbd61ea614a4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ecde49c7be47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3c50a93448496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1f1a4494794029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbd61ea614a4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>220,847</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>221,638</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>