--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec11a22df3c414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff144b995fac411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbd61ea614a4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c78e5d1c9d34010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1f1a4494794029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbd61ea614a4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d9ac6dbb494a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c78e5d1c9d34010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>