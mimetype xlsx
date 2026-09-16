--- v14 (2026-08-26)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff144b995fac411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b538d5309f8486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c78e5d1c9d34010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a74a86c922a46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d9ac6dbb494a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c78e5d1c9d34010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a2441eca804096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a74a86c922a46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Norddeutschland Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>223,723</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>223,477</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>224,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,557</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>