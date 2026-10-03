--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78f92ec4c4842c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2729e561e79e4862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d85c19513ef435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b121fc7fcf4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71e4c194bfe48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d85c19513ef435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98b29cf6fc741bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b121fc7fcf4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>119,779</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,286</x:t>
-[...124 lines deleted...]
-          <x:t>121,102</x:t>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,572</x:t>
-[...301 lines deleted...]
-          <x:t>120,144</x:t>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>