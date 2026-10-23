--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2729e561e79e4862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra222f8096c4b4a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b121fc7fcf4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fde0c53c39f4cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98b29cf6fc741bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b121fc7fcf4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd829b6b0fb8f404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fde0c53c39f4cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>119,970</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,477</x:t>
-[...38 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,247</x:t>
-[...112 lines deleted...]
-          <x:t>119,785</x:t>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,007</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>119,904</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>