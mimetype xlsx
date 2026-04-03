--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f58f9cde94c4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7801db2934974203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad150dc9e7824e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfc8fb3a8d44918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8cd54996fac4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad150dc9e7824e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab73782006544c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfc8fb3a8d44918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>117,172</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>