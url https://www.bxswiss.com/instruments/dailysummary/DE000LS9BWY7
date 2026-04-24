--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7801db2934974203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0644dd123624265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfc8fb3a8d44918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09241c70a02d4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab73782006544c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfc8fb3a8d44918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ffdec3b2fe4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09241c70a02d4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>