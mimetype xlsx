--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0644dd123624265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4641df9f2ab540ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09241c70a02d4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c7a6f9f84040f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ffdec3b2fe4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09241c70a02d4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2056d486a1684d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c7a6f9f84040f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>