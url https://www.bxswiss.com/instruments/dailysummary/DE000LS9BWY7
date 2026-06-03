--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4641df9f2ab540ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc52c02f37604c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c7a6f9f84040f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f11d93ee08484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2056d486a1684d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c7a6f9f84040f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5083d2393a4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f11d93ee08484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>117,120</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,227</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,621</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>