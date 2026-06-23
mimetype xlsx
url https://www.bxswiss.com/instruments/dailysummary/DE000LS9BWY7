--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc52c02f37604c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012690d3f6064e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f11d93ee08484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065b3c89f533486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5083d2393a4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f11d93ee08484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c96f43cf264e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065b3c89f533486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>117,621</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,301</x:t>
-[...463 lines deleted...]
-          <x:t>120,773</x:t>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>