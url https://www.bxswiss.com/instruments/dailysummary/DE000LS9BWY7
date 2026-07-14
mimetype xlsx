--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012690d3f6064e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac4ca8ba91d4cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065b3c89f533486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b221e3c75040d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c96f43cf264e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065b3c89f533486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref527301659a48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b221e3c75040d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>