--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac4ca8ba91d4cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696e576767a24876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b221e3c75040d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15a047b7dec402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref527301659a48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b221e3c75040d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83fd61f2a7af4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15a047b7dec402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>118,341</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>