--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696e576767a24876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78f92ec4c4842c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15a047b7dec402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d85c19513ef435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83fd61f2a7af4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15a047b7dec402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71e4c194bfe48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d85c19513ef435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>120,401</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,784</x:t>
-[...16 lines deleted...]
-          <x:t>119,385</x:t>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,418</x:t>
-[...178 lines deleted...]
-          <x:t>119,570</x:t>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,144</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>120,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>