--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c9f60b4b644c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e60f506c3de45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0a75afdfc34284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5555f97e6a4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ddbc0684d44d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0a75afdfc34284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9564d44e5546e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5555f97e6a4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>