--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e60f506c3de45d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab962c17c974d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5555f97e6a4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a1862e03334702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9564d44e5546e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5555f97e6a4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3463af81c034fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a1862e03334702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,572</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>