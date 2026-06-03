--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab962c17c974d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eeb69fd17f47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a1862e03334702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0935e94d6ebe48cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3463af81c034fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a1862e03334702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b402afe2c44da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0935e94d6ebe48cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...566 lines deleted...]
-          <x:t>212,477</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>