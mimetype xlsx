--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eeb69fd17f47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01bc85002e34ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0935e94d6ebe48cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9582fc7f445e4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b402afe2c44da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0935e94d6ebe48cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b65fd01a65a44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9582fc7f445e4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,107</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>