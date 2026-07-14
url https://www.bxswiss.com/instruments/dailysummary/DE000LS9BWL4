--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01bc85002e34ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d959e6f7a74a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9582fc7f445e4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e93954c2a6d4714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b65fd01a65a44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9582fc7f445e4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28f64bfdaec411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e93954c2a6d4714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,375 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>