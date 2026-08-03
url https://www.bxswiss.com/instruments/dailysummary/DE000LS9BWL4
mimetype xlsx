--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d959e6f7a74a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f306f47d444e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e93954c2a6d4714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4322e4707ca14e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28f64bfdaec411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e93954c2a6d4714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcac6bc8b8734e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4322e4707ca14e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>214,826</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,712</x:t>
-[...269 lines deleted...]
-          <x:t>214,930</x:t>
+          <x:t>211,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>