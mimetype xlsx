--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f306f47d444e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1da72eaed84669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4322e4707ca14e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96887119adb0463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcac6bc8b8734e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4322e4707ca14e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbbcf9532f2480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96887119adb0463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,738</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>215,449</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,511</x:t>
-[...166 lines deleted...]
-          <x:t>214,750</x:t>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>