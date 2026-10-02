--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1da72eaed84669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bd10b6d933420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96887119adb0463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bcbb8aee4b4313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbbcf9532f2480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96887119adb0463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9908089015e94554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bcbb8aee4b4313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>