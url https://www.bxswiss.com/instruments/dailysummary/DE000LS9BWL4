--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bd10b6d933420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d64224cbd774424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bcbb8aee4b4313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ef1a64e1694c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9908089015e94554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bcbb8aee4b4313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf372673cf84dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ef1a64e1694c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Economy -55-</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>213,784</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>210,587</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>215,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,251</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>