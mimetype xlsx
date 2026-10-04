--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2b4fbab7544bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce639c3876b245b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32875a381d7c4296"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1394899dc314a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a603be03aae4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32875a381d7c4296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65e26e2662d434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1394899dc314a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>