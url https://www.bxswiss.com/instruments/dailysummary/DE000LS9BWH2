--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce639c3876b245b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a99e03a8704ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1394899dc314a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R049cc4c3ba424966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65e26e2662d434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1394899dc314a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce0f403b9a94c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R049cc4c3ba424966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>