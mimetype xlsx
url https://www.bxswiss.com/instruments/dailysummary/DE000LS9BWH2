--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8042fe537d9245fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffd12b0357d4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e79fd20df494d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3ad2677c2b4495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544c32fe88f44aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e79fd20df494d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7574f0dce5fd434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3ad2677c2b4495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>