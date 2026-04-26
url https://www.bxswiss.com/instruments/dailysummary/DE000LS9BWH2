--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffd12b0357d4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3c9b8fd6844016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3ad2677c2b4495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaab056fb95b4c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7574f0dce5fd434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3ad2677c2b4495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340305edd8c14ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaab056fb95b4c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>