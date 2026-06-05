--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3c9b8fd6844016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82e95c67316434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaab056fb95b4c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e535dd1fc943ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340305edd8c14ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaab056fb95b4c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eecf9fff8c34101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e535dd1fc943ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>654,860</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>