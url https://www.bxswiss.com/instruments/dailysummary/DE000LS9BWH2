--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82e95c67316434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cd2cef05474d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e535dd1fc943ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd02bb9aa960e4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eecf9fff8c34101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e535dd1fc943ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840ca4a660ff44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd02bb9aa960e4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>730,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>726,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>