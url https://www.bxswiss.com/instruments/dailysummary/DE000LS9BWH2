--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cd2cef05474d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdca28960061428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd02bb9aa960e4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904392c7220847aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840ca4a660ff44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd02bb9aa960e4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3659b1f08f7441d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904392c7220847aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>691,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>