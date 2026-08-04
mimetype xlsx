--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdca28960061428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c1a0432d27423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904392c7220847aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e35f8f672d34740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3659b1f08f7441d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904392c7220847aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78707898c9b94076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e35f8f672d34740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>