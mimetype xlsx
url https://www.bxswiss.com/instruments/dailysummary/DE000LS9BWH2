--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c1a0432d27423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2058b59f1b241cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e35f8f672d34740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7880bac1d3c4178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78707898c9b94076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e35f8f672d34740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc850bf4f1a5b4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7880bac1d3c4178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>