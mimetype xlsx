--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2058b59f1b241cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2b4fbab7544bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7880bac1d3c4178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32875a381d7c4296"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc850bf4f1a5b4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7880bac1d3c4178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a603be03aae4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32875a381d7c4296" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H.B. Kneis Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>