--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a45873fde624ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5123e1d83de9497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f388f9e2e8c4987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9388284e96046b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725859ad67714744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f388f9e2e8c4987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7174d124e2b54211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9388284e96046b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>