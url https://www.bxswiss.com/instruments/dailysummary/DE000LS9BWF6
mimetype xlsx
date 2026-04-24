--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5123e1d83de9497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649fd2724cd24de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9388284e96046b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0b30a091514a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7174d124e2b54211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9388284e96046b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd336d445ff51477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0b30a091514a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>