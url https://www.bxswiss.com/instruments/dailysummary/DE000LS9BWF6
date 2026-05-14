--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649fd2724cd24de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7df42a526d74848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0b30a091514a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f97ecf0c3714dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd336d445ff51477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0b30a091514a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3832ad70844762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f97ecf0c3714dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>