--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7df42a526d74848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2493e1eb63e4fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f97ecf0c3714dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1d38a51856476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3832ad70844762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f97ecf0c3714dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0bd401c64a4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1d38a51856476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>