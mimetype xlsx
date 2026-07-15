--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2493e1eb63e4fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f472fb2b404f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1d38a51856476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6827c46b404e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0bd401c64a4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1d38a51856476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd896481e3b4e4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6827c46b404e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>143,952</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>