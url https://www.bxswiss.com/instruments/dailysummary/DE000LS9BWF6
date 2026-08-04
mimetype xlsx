--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f472fb2b404f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b445c0f0914e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6827c46b404e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce7b4c7f3864bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd896481e3b4e4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6827c46b404e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056317f74db84852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce7b4c7f3864bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>