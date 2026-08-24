--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b445c0f0914e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0e07b73d7d4b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce7b4c7f3864bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee464edb6864c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056317f74db84852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce7b4c7f3864bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0172c3a7498e46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee464edb6864c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>