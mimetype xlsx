--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0e07b73d7d4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b8a52048f44120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee464edb6864c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7d8f2255334bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0172c3a7498e46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee464edb6864c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c9c31c77494fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7d8f2255334bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,750</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>