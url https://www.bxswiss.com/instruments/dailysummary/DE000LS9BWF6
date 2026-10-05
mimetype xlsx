--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b8a52048f44120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdb3f5356874a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7d8f2255334bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c30b73e13549b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c9c31c77494fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7d8f2255334bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ba45e49dca4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c30b73e13549b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,462 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>