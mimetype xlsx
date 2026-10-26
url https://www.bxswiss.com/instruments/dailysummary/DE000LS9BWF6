--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdb3f5356874a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcec28aefd44622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c30b73e13549b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096f9f220e8242f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ba45e49dca4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c30b73e13549b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b2210838c045d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096f9f220e8242f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Europäische Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BWF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>