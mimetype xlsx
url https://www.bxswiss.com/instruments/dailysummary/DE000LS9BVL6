--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c9a69af0014a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra876201dc24d4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree115d900d844927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d83c8546c44c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18daeb0d9a234230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree115d900d844927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d0c4fb167e4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d83c8546c44c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>123,246</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,077</x:t>
-[...173 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,613</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>124,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>