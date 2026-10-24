--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra876201dc24d4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec177fe79f504449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d83c8546c44c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe3f31997e74c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d0c4fb167e4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d83c8546c44c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2f553067d84359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe3f31997e74c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>123,143</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,008</x:t>
-[...436 lines deleted...]
-          <x:t>123,622</x:t>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>