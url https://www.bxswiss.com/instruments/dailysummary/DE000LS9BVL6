--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra125ea15d4c94550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72716357fd96482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ce438352444d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a450e744d04fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d928e2592e24a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ce438352444d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e83c9e609a6413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a450e744d04fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,188</x:t>
-[...70 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,081</x:t>
-[...259 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,536</x:t>
-[...171 lines deleted...]
-          <x:t>116,134</x:t>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>