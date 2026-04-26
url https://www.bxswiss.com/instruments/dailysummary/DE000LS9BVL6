--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72716357fd96482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a1d7df2c204548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a450e744d04fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9c5758098a4aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e83c9e609a6413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a450e744d04fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc8c9fd4b4f4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9c5758098a4aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>