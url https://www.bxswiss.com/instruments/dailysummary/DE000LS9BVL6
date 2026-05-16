--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a1d7df2c204548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007d7f98cf434a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9c5758098a4aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79503b4739c3464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc8c9fd4b4f4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9c5758098a4aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0117f7efee4641ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79503b4739c3464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>