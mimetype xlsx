--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007d7f98cf434a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f9b7018f274a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79503b4739c3464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9464b679a0824b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0117f7efee4641ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79503b4739c3464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282b19eb3fd94c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9464b679a0824b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>