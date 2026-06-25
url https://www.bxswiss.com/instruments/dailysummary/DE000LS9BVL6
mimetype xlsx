--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f9b7018f274a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6830d5c5f44e4609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9464b679a0824b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0496b7e66a4e42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282b19eb3fd94c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9464b679a0824b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afe23f2f2f84e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0496b7e66a4e42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>122,424</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>122,829</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>122,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,769</x:t>
-[...166 lines deleted...]
-          <x:t>122,434</x:t>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>