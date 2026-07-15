--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6830d5c5f44e4609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761dc525c34145b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0496b7e66a4e42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8defa2d06b9a4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afe23f2f2f84e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0496b7e66a4e42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab65cb9b149241f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8defa2d06b9a4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>122,842</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,769</x:t>
-[...146 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,445</x:t>
-[...387 lines deleted...]
-          <x:t>122,328</x:t>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>