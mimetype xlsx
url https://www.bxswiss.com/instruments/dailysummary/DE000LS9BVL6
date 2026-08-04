--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761dc525c34145b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912b1f9bbf144318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8defa2d06b9a4972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1f46f687444466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab65cb9b149241f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8defa2d06b9a4972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1154a4528e4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1f46f687444466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>