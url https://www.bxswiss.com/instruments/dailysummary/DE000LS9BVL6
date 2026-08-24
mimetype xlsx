--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912b1f9bbf144318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41a0aea6e2c4487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1f46f687444466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be93165f49148f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1154a4528e4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1f46f687444466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108c211bce344306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be93165f49148f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,975</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>122,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>