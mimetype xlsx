--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41a0aea6e2c4487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c9a69af0014a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be93165f49148f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree115d900d844927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108c211bce344306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be93165f49148f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18daeb0d9a234230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree115d900d844927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig Market Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...286 lines deleted...]
-          <x:t>123,592</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>123,084</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>