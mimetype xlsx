--- v4 (2026-03-14)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45db78101c824ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145993a5b1374e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb264cdaa4d4d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4038f744ca44250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9ae3abcbd04089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb264cdaa4d4d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742f31a5ca19476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4038f744ca44250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienhändler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>86,098</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,456</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>86,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,068</x:t>
-[...463 lines deleted...]
-          <x:t>85,236</x:t>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>