--- v5 (2026-04-09)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145993a5b1374e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e6cab08c8443e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4038f744ca44250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3274d4d97b244ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742f31a5ca19476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4038f744ca44250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5f55b0f6ab4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3274d4d97b244ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienhändler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>86,334</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,414</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>86,754</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,396</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>87,122</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>