--- v6 (2026-04-30)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e6cab08c8443e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2ff4be21124ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3274d4d97b244ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ef759409f04726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5f55b0f6ab4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3274d4d97b244ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c76359f31d4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ef759409f04726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienhändler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>86,470</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,363</x:t>
-[...166 lines deleted...]
-          <x:t>87,055</x:t>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>