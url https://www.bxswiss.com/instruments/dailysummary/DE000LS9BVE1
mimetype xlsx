--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2ff4be21124ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f747575a3624f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ef759409f04726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66668e8341a4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c76359f31d4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ef759409f04726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e4cbd7532d4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66668e8341a4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienhändler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>