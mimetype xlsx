--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f747575a3624f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc09edbdd1a847e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66668e8341a4f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a8fc5d8ef648bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e4cbd7532d4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66668e8341a4f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00589c895a74c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a8fc5d8ef648bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienhändler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>86,255</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,382</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>86,664</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,922</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>86,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>