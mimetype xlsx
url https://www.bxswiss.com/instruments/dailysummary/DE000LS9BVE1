--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc09edbdd1a847e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83493c93321246b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a8fc5d8ef648bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb260c0fcc394c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00589c895a74c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a8fc5d8ef648bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3249d0eb2a1f4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb260c0fcc394c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienhändler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>86,922</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>