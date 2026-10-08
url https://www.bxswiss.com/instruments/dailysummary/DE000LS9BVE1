--- v10 (2026-08-29)
+++ v11 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83493c93321246b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3542c72b00df476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb260c0fcc394c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d914f2691d4bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3249d0eb2a1f4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb260c0fcc394c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb8ef243c664e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d914f2691d4bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienhändler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>88,163</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,328</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>88,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>