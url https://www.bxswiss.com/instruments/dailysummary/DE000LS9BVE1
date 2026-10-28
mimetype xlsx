--- v11 (2026-10-08)
+++ v12 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3542c72b00df476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd18b71dd42e4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d914f2691d4bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e8a1e6add6409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb8ef243c664e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d914f2691d4bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d0089edea541f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e8a1e6add6409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienhändler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BVE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>