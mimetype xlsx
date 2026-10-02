--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f403a8c4614848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6f8113cdc34804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e224e01a954d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455174dcabf043ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd315ccd6d2ec49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e224e01a954d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b329c009b5242a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455174dcabf043ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>