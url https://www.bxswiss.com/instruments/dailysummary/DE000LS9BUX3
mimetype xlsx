--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6f8113cdc34804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5d37a452fc47b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455174dcabf043ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2546e8a415a44789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b329c009b5242a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455174dcabf043ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae57dc9f857c4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2546e8a415a44789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...382 lines deleted...]
-          <x:t>152,653</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>150,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>