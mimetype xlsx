--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640686bdbe6c40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71c9df570904164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e10c4671314465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4205a838ee0944d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312b89fb8aeb4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e10c4671314465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73a6a4dd0734e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4205a838ee0944d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>