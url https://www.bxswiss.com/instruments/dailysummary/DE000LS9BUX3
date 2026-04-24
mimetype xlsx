--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71c9df570904164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0094de12b3624443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4205a838ee0944d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f6a56bfb3a4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73a6a4dd0734e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4205a838ee0944d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95df4efa2314052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f6a56bfb3a4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,583</x:t>
-[...279 lines deleted...]
-          <x:t>131,459</x:t>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>