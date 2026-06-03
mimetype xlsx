--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0094de12b3624443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eba17a7c96949e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f6a56bfb3a4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736248192905490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95df4efa2314052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f6a56bfb3a4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba0222f705b4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736248192905490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>131,873</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>