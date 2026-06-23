--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eba17a7c96949e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd473768287a4186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736248192905490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf021d626515f4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba0222f705b4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736248192905490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60a797edc214afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf021d626515f4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>