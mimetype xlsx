--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd473768287a4186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63e0f7c95d74cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf021d626515f4239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d93f588b27c42ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60a797edc214afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf021d626515f4239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39732e1fc7e416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d93f588b27c42ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>