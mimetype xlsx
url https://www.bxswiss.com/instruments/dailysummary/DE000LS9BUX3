--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63e0f7c95d74cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafd9fb9464f448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d93f588b27c42ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca59461b05447a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39732e1fc7e416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d93f588b27c42ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27a4a3edf9b4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca59461b05447a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>137,713</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,743</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>144,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>