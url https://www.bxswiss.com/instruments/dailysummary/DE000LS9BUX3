--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafd9fb9464f448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3929949270504263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca59461b05447a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e186fc8a9e435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27a4a3edf9b4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca59461b05447a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re261faca8667447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e186fc8a9e435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>