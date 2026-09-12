--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3929949270504263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f403a8c4614848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e186fc8a9e435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e224e01a954d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re261faca8667447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e186fc8a9e435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd315ccd6d2ec49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e224e01a954d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Outperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>