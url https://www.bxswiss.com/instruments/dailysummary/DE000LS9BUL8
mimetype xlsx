--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323a57187908454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca00c16bf784a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2123cfeafbaa4443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7fdd9e92db4d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbd10576e8149f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2123cfeafbaa4443" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2649477ff25348a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7fdd9e92db4d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>52,625</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,784</x:t>
-[...252 lines deleted...]
-          <x:t>53,192</x:t>
+          <x:t>52,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>