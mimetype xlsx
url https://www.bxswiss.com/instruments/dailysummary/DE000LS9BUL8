--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca00c16bf784a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra47dac25c40f44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7fdd9e92db4d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ab0c384b5f4926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2649477ff25348a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7fdd9e92db4d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562fe51a233141eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ab0c384b5f4926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>