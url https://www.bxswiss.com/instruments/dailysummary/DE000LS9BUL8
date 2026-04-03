--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711ea7fe547f43ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afe715faf7b4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ef305b3c354454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37a353ca2d6484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fac82c5d5654cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ef305b3c354454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f40d69f543f49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37a353ca2d6484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>51,383</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,522</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>51,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>51,586</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,495</x:t>
-[...463 lines deleted...]
-          <x:t>50,997</x:t>
+          <x:t>51,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>