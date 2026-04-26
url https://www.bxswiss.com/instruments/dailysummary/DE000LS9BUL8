--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afe715faf7b4a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c2cfd10c7c4e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37a353ca2d6484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb784a4767e43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f40d69f543f49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37a353ca2d6484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8b3d7f6a944f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb784a4767e43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>