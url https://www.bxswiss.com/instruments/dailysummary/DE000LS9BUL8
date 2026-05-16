--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c2cfd10c7c4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7d84f8fcf24d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb784a4767e43d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b25263984441f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8b3d7f6a944f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb784a4767e43d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f960f90fcde42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b25263984441f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>51,703</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,639</x:t>
-[...75 lines deleted...]
-          <x:t>51,905</x:t>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>51,891</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>