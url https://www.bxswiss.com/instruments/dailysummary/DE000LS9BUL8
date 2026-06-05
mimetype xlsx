--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7d84f8fcf24d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1d48fee4234ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b25263984441f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100b17227777499a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f960f90fcde42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b25263984441f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36daae187b3a485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100b17227777499a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>51,799</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,735</x:t>
-[...156 lines deleted...]
-          <x:t>51,590</x:t>
+          <x:t>51,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,699</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>51,538</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>