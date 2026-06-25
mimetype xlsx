--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1d48fee4234ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57da8ff68bf4207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100b17227777499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df6979e119e4c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36daae187b3a485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100b17227777499a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf426cb9f834c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df6979e119e4c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>51,699</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,683</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>51,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>