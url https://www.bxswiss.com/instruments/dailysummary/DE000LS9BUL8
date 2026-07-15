--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57da8ff68bf4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2020bce5d774c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df6979e119e4c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e104fbf5c14372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf426cb9f834c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df6979e119e4c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66772078cd14d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e104fbf5c14372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>51,607</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,683</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>51,778</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,773</x:t>
-[...26 lines deleted...]
-          <x:t>51,890</x:t>
+          <x:t>51,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,958</x:t>
-[...171 lines deleted...]
-          <x:t>51,914</x:t>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>