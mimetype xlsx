--- v12 (2026-07-15)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2020bce5d774c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27a6dc9931a4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e104fbf5c14372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cda571329c94f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66772078cd14d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e104fbf5c14372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78634842fd334a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cda571329c94f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>52,011</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>