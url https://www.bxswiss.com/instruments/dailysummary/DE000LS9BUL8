--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27a6dc9931a4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323a57187908454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cda571329c94f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2123cfeafbaa4443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78634842fd334a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cda571329c94f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbd10576e8149f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2123cfeafbaa4443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge MIB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BUL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,478</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,608</x:t>
-[...48 lines deleted...]
-          <x:t>52,601</x:t>
+          <x:t>52,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,573</x:t>
-[...107 lines deleted...]
-          <x:t>52,697</x:t>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>52,792</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,759</x:t>
-[...85 lines deleted...]
-          <x:t>52,611</x:t>
+          <x:t>52,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>