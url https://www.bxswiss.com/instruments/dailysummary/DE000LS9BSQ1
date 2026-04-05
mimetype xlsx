--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1feea1d9b84649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21859ad05b0b4bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482a779212254522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra391bfbf416746b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664a9752edb84103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482a779212254522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecae6f4c3014415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra391bfbf416746b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>