--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21859ad05b0b4bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95abb7e4cbfa42b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra391bfbf416746b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d0ff0ffeb24db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecae6f4c3014415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra391bfbf416746b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb223782a414956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d0ff0ffeb24db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>