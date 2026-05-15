--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95abb7e4cbfa42b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e5a40a2a2e4fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d0ff0ffeb24db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf522d25425456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb223782a414956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d0ff0ffeb24db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38ea4b3c42747b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf522d25425456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>