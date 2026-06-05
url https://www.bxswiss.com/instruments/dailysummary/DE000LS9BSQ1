--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e5a40a2a2e4fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b5f781894e4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf522d25425456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8a5924fff340d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38ea4b3c42747b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf522d25425456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra347f936897840db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8a5924fff340d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>