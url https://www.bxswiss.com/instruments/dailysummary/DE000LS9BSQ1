--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b5f781894e4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb7a027bea044bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8a5924fff340d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93629d8ee5b4a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra347f936897840db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8a5924fff340d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cbc8b1326f49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93629d8ee5b4a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>458,503</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>465,719</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>