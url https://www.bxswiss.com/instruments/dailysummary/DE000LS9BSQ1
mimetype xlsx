--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb7a027bea044bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eeb23624388446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93629d8ee5b4a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2660ce16c14450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cbc8b1326f49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93629d8ee5b4a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8173b4af84304d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2660ce16c14450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>