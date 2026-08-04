--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eeb23624388446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c580ffefc4415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2660ce16c14450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9608818e5b894ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8173b4af84304d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2660ce16c14450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6bd8ddd6d044d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9608818e5b894ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>