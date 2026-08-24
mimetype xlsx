--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c580ffefc4415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc49e3610db4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9608818e5b894ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95337853eef487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6bd8ddd6d044d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9608818e5b894ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e569b232437480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95337853eef487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>