--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc49e3610db4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9ef6c86a36413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95337853eef487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8a9d261dc14d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e569b232437480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95337853eef487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29eda420c7e4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8a9d261dc14d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>