--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9ef6c86a36413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bed36642a7d4047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8a9d261dc14d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ccb97ac7f9c4f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29eda420c7e4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8a9d261dc14d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf55dba24814338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ccb97ac7f9c4f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>