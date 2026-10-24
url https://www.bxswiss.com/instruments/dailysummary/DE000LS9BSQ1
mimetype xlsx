--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bed36642a7d4047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f75801adc84ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ccb97ac7f9c4f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d21ee1a46b4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf55dba24814338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ccb97ac7f9c4f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cee08d1921f4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d21ee1a46b4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Effizienzlinien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>