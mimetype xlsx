--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3aba52d349419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316d00feab2b423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bc46e32ded4c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7a093447d44290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d802365a7f248f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bc46e32ded4c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce36478675e344bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7a093447d44290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>