--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316d00feab2b423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd365142ab3e74034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7a093447d44290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88aec706bee44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce36478675e344bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7a093447d44290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74e7230ba86464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88aec706bee44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>