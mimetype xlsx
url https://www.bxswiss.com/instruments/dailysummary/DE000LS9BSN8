--- v8 (2026-04-23)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd365142ab3e74034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62fbc2f1ac144ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88aec706bee44c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5167eac3d44513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74e7230ba86464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88aec706bee44c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac7ff5478f24822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5167eac3d44513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,666</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>