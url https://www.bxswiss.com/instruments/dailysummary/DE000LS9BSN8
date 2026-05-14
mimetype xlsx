--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62fbc2f1ac144ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b232f9840394782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5167eac3d44513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a65e1fd807c46ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac7ff5478f24822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5167eac3d44513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9e4b760add4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a65e1fd807c46ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>