--- v10 (2026-05-14)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b232f9840394782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa11849e0ca4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a65e1fd807c46ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e0ddfbf1f14b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9e4b760add4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a65e1fd807c46ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d5f38ad2394d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e0ddfbf1f14b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>220,258</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>