--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa11849e0ca4053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c2b833fc60412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e0ddfbf1f14b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0715636d70564a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d5f38ad2394d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e0ddfbf1f14b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45204b353ee94451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0715636d70564a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>