--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c2b833fc60412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R843a4a52a62d4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0715636d70564a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6e68e5358247f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45204b353ee94451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0715636d70564a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd2b30a925c4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6e68e5358247f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>