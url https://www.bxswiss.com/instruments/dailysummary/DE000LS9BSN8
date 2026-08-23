--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R843a4a52a62d4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c37631bb314b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6e68e5358247f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra662a244f7354307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd2b30a925c4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6e68e5358247f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9f2dfaa7534b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra662a244f7354307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>