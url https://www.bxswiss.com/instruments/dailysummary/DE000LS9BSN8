--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c37631bb314b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b43b56dbf41471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra662a244f7354307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33da14023fd0489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9f2dfaa7534b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra662a244f7354307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e71bb219db449dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33da14023fd0489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>