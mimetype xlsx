--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b43b56dbf41471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f3d122312646f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33da14023fd0489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fbe4897f5784776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e71bb219db449dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33da14023fd0489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80be6663dbf44b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fbe4897f5784776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>