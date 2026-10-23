--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f3d122312646f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fc575be4d34ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fbe4897f5784776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42cda20aebd94b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80be6663dbf44b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fbe4897f5784776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493031e83e894495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42cda20aebd94b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haussi Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>