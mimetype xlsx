--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e313b23eeb54a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a223ae503f4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read512b800124bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6480d43f5c714472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b0a38ad87e4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read512b800124bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e6912f1eea42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6480d43f5c714472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,323</x:t>
-[...576 lines deleted...]
-          <x:t>84,062</x:t>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>