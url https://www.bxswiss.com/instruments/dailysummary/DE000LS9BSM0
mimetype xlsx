--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a223ae503f4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91e6cc4e072405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6480d43f5c714472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f95638aab54bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e6912f1eea42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6480d43f5c714472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2ebb68dfe54f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f95638aab54bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>