--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee27940ab474b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5581fda33304e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ba1d2edd0344e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885e3d3d53bd421e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3971677a4314a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ba1d2edd0344e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e87337305e445e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885e3d3d53bd421e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>