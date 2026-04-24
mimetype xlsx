--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5581fda33304e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6161d1f07e3f44ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885e3d3d53bd421e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11915e02f2fd4f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e87337305e445e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885e3d3d53bd421e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9da9fe4c2144aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11915e02f2fd4f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>