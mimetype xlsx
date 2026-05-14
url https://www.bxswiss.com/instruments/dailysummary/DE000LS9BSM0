--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6161d1f07e3f44ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044698986468439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11915e02f2fd4f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf050d253823490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9da9fe4c2144aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11915e02f2fd4f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd07f98b0981492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf050d253823490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,446</x:t>
-[...495 lines deleted...]
-          <x:t>85,094</x:t>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>