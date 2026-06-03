--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044698986468439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96b26ef90fd42c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf050d253823490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3312cd5a0ed4069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd07f98b0981492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf050d253823490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aad8e0f404246eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3312cd5a0ed4069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>85,462</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,103</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>85,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,253</x:t>
-[...274 lines deleted...]
-          <x:t>84,434</x:t>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>