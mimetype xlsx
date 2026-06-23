--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96b26ef90fd42c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8c245305f34017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3312cd5a0ed4069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb404bdb5b0cc4736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aad8e0f404246eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3312cd5a0ed4069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387686de87614dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb404bdb5b0cc4736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>84,990</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,894</x:t>
-[...92 lines deleted...]
-          <x:t>84,884</x:t>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,154</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>85,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>