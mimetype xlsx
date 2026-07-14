--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8c245305f34017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f627037924543a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb404bdb5b0cc4736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27a8427f3ef4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387686de87614dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb404bdb5b0cc4736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7bc2cbe07640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27a8427f3ef4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>84,884</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,154</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...467 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,000</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>