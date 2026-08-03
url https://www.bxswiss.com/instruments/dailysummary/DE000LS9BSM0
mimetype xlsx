--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f627037924543a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6b24d79f1f4eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27a8427f3ef4cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016eb3bb58c24110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7bc2cbe07640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27a8427f3ef4cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5a9ab6a60e4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016eb3bb58c24110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>