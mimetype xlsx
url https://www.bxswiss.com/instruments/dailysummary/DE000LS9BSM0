--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6b24d79f1f4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e313b23eeb54a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016eb3bb58c24110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read512b800124bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5a9ab6a60e4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016eb3bb58c24110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b0a38ad87e4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read512b800124bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilienaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,454</x:t>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>83,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,223</x:t>
-[...16 lines deleted...]
-          <x:t>83,377</x:t>
+          <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>82,737</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>