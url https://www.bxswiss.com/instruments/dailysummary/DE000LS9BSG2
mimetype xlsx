--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5991b48589c94fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb76af0cc504f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202f475140744c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2171c4a517543a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe77a786062641b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202f475140744c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a18382c2bd49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2171c4a517543a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>