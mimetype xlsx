--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb76af0cc504f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cee350b133b4e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2171c4a517543a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33a85101d4a4970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a18382c2bd49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2171c4a517543a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2663e1f551894b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33a85101d4a4970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>