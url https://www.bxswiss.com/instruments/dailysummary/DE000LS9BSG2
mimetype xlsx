--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cee350b133b4e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6175a9c7efa34381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33a85101d4a4970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1156b091a4346ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2663e1f551894b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33a85101d4a4970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b764c79fb142a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1156b091a4346ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>