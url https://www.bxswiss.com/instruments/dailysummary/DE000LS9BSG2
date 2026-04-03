--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0836f771064ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4079d27855e64ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf82f33fd9f4244a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b37d2adf2d4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755a3c1eab604bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf82f33fd9f4244a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5a1168940a4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b37d2adf2d4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>