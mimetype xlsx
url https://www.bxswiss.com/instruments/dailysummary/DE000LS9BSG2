--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4079d27855e64ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5074623e0d4599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b37d2adf2d4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4a8d84f5704303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5a1168940a4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b37d2adf2d4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b33ea0a22a42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4a8d84f5704303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>