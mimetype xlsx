--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5074623e0d4599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b4920eb8f54151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4a8d84f5704303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436a9b7d379a406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b33ea0a22a42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4a8d84f5704303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f174799e7a4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436a9b7d379a406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>