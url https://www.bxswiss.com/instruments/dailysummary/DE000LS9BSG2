--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b4920eb8f54151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1ce2a2bc654c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436a9b7d379a406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2325dccf674d4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f174799e7a4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436a9b7d379a406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8340e59852415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2325dccf674d4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>