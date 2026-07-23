--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1ce2a2bc654c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bcad3b1c9240df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2325dccf674d4ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773a10974dd0488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8340e59852415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2325dccf674d4ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83034eb439d461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773a10974dd0488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>296,594</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>