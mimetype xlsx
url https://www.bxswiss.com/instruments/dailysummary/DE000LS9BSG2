--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bcad3b1c9240df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bcb6f917bd4317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773a10974dd0488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d7b603e77a400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83034eb439d461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773a10974dd0488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87fc877517334ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d7b603e77a400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>