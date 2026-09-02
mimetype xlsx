--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bcb6f917bd4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5991b48589c94fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d7b603e77a400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202f475140744c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87fc877517334ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d7b603e77a400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe77a786062641b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202f475140744c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CBS Investment+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BSG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>