--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a261095c9ef4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a5b683d19d4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9da5b5132c548b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0378c77a65424f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8a0cdc5920441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9da5b5132c548b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a121070d47444ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0378c77a65424f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>101,550</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,594</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,802</x:t>
-[...183 lines deleted...]
-          <x:t>101,751</x:t>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>100,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>