--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a5b683d19d4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7df96267d9d4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0378c77a65424f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d00c9571184d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a121070d47444ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0378c77a65424f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e1126bade0480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d00c9571184d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>