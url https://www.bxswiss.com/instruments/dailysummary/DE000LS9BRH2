--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7df96267d9d4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6570ba27285c4084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d00c9571184d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dc4157aea248b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e1126bade0480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d00c9571184d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656429e3955c415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dc4157aea248b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,078</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,169</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>102,532</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>