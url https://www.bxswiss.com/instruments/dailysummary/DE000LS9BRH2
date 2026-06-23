--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6570ba27285c4084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e046da3c2742ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dc4157aea248b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bb36d019064223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656429e3955c415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dc4157aea248b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1e11ecfab24615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bb36d019064223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,336</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>101,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>