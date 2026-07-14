--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e046da3c2742ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ee979bc5c142ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bb36d019064223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b4291f5052e4d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1e11ecfab24615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bb36d019064223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e7160069ec451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b4291f5052e4d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>102,306</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>102,646</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,635</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,002</x:t>
-[...117 lines deleted...]
-          <x:t>103,213</x:t>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>