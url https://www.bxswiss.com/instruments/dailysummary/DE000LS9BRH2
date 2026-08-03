--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ee979bc5c142ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d37a805fd6d47ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b4291f5052e4d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ca219b18524b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e7160069ec451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b4291f5052e4d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd794483ff124c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ca219b18524b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,002</x:t>
-[...166 lines deleted...]
-          <x:t>102,785</x:t>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>103,303</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>