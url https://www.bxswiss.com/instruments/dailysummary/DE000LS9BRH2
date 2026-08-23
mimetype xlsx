--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d37a805fd6d47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033d5f28a4b74e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ca219b18524b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3e23d039014008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd794483ff124c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ca219b18524b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952aa02d1a474310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3e23d039014008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>