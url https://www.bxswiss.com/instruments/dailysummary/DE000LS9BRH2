--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033d5f28a4b74e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1268e35c358e4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3e23d039014008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a3c29704bb4118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952aa02d1a474310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3e23d039014008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7510f29fef264417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a3c29704bb4118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>104,124</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>104,277</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,221</x:t>
-[...107 lines deleted...]
-          <x:t>104,468</x:t>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>104,296</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>