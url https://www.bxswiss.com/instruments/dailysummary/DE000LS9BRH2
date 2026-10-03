--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1268e35c358e4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549fb6842ef6401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a3c29704bb4118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2e5edf511d4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7510f29fef264417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a3c29704bb4118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b0c80076b04f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2e5edf511d4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,521</x:t>
-[...313 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,638</x:t>
-[...252 lines deleted...]
-          <x:t>105,447</x:t>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>