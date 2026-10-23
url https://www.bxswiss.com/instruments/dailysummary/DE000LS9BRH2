--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549fb6842ef6401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4b5d21e5294dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2e5edf511d4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac18f20a66f74bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b0c80076b04f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2e5edf511d4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406198feb0114ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac18f20a66f74bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Reversal Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BRH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>105,354</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,282</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>105,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,539</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>