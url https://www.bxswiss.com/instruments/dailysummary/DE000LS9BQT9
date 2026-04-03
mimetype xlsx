--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra739e4a65c6e484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4dbd63262142bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3917c04645b4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c99cb027e624ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045e3c0e11cf4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3917c04645b4fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc5bda17f30435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c99cb027e624ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>