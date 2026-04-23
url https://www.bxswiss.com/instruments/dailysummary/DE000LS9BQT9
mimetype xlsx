--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4dbd63262142bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b891e50acd4b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c99cb027e624ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8204e7979e4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc5bda17f30435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c99cb027e624ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd238e386a65419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8204e7979e4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>