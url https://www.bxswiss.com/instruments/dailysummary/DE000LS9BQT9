--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b891e50acd4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6785dd497c43c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8204e7979e4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d00ac9738a94354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd238e386a65419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8204e7979e4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5be3440a164c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d00ac9738a94354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,233</x:t>
-[...360 lines deleted...]
-          <x:t>227,548</x:t>
+          <x:t>224,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>