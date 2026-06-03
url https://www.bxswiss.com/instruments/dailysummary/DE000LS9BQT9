--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6785dd497c43c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f0ef45de9c4da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d00ac9738a94354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc830f682104911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5be3440a164c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d00ac9738a94354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad46ca8f57c439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc830f682104911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>