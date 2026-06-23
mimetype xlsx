--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f0ef45de9c4da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5026d9f7d184b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc830f682104911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra669983a82144d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad46ca8f57c439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc830f682104911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a4bda3008a4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra669983a82144d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>222,463</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>221,216</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>