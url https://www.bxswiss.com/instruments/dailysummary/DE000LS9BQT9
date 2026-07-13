--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5026d9f7d184b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe9186d74cd4fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra669983a82144d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea0c0f484184775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a4bda3008a4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra669983a82144d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf59727a1fd94626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea0c0f484184775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>221,460</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,904</x:t>
-[...431 lines deleted...]
-          <x:t>218,029</x:t>
+          <x:t>220,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>