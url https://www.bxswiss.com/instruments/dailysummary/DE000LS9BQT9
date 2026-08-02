--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe9186d74cd4fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cd0b597c7e4104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea0c0f484184775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3732a5c915344dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf59727a1fd94626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea0c0f484184775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59fe4dd34ab744e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3732a5c915344dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,387</x:t>
-[...576 lines deleted...]
-          <x:t>219,096</x:t>
+          <x:t>222,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>