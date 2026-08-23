--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cd0b597c7e4104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd055cf2f55024f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3732a5c915344dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594dadf4a7f24172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59fe4dd34ab744e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3732a5c915344dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd19127efa84fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594dadf4a7f24172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>218,173</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,096</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,839</x:t>
-[...198 lines deleted...]
-          <x:t>220,565</x:t>
+          <x:t>219,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>