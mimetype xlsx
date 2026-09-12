--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd055cf2f55024f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41575981e7aa4afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594dadf4a7f24172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e623db0d64b4adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd19127efa84fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594dadf4a7f24172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83acc5041444d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e623db0d64b4adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,839</x:t>
-[...21 lines deleted...]
-          <x:t>219,196</x:t>
+          <x:t>219,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,437</x:t>
-[...485 lines deleted...]
-          <x:t>219,529</x:t>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,852</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>220,401</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>