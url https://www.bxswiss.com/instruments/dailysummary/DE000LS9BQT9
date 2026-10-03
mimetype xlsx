--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41575981e7aa4afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34bf98c3df2b4cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e623db0d64b4adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978a89283b684786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83acc5041444d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e623db0d64b4adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a76c8225c944aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978a89283b684786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>