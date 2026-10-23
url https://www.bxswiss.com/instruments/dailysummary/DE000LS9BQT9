--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34bf98c3df2b4cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda09bc20964948de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978a89283b684786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699a5a3249e64bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a76c8225c944aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978a89283b684786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb5d97460174f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699a5a3249e64bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ OUTGROW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>