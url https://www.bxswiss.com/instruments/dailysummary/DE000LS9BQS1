--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f700a7f25bf49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e1c35177974c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8310463a313748fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R442ef125e43a416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62f766fc5264ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8310463a313748fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc0898d3f50451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R442ef125e43a416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>