--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e1c35177974c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2045c250e18d4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R442ef125e43a416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e34b2920fe24ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc0898d3f50451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R442ef125e43a416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a00994874ca4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e34b2920fe24ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>