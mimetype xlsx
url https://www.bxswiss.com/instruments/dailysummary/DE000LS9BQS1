--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017ebe482ce4435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9845214a4bae4808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7a5634c1054033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe4d0f217fa46a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd109844e1674f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7a5634c1054033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d7d15723f8475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe4d0f217fa46a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>