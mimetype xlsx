--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9845214a4bae4808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180b5455ff1449d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe4d0f217fa46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae1b87ca3ee4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d7d15723f8475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe4d0f217fa46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9731f0bc42f419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae1b87ca3ee4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>129,822</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>