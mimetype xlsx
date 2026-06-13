--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180b5455ff1449d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a721e2c6c149f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae1b87ca3ee4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcb368acb674344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9731f0bc42f419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae1b87ca3ee4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbb432456ec4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcb368acb674344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>