--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a721e2c6c149f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd663fe7e70164e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcb368acb674344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e920579fbb94039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbb432456ec4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcb368acb674344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8929d014f8b4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e920579fbb94039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>141,346</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>