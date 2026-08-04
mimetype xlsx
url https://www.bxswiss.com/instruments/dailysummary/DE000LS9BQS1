--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd663fe7e70164e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329f93677cdc4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e920579fbb94039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c79b9c73684a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8929d014f8b4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e920579fbb94039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6d3f9b41b44913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c79b9c73684a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>139,186</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>142,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>