--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329f93677cdc4ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0431d38c1a074b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c79b9c73684a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f34270926c14470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6d3f9b41b44913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c79b9c73684a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a5264b7e454ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f34270926c14470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>