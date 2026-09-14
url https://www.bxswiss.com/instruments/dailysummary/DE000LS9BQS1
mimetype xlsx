--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0431d38c1a074b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f700a7f25bf49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f34270926c14470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8310463a313748fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a5264b7e454ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f34270926c14470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62f766fc5264ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8310463a313748fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KBV &lt; 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,911</x:t>
-[...70 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>