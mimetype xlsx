--- v10 (2026-09-01)
+++ v11 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7381b921325415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8617f28cc8ff4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27d3ee9b6b441f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8498a3f8ddd4d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ca5a5208ab496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27d3ee9b6b441f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2831ad309d564e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8498a3f8ddd4d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,750</x:t>
-[...48 lines deleted...]
-          <x:t>102,737</x:t>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,682</x:t>
-[...107 lines deleted...]
-          <x:t>102,925</x:t>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,028</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>103,087</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>