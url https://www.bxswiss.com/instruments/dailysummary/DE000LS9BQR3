--- v11 (2026-09-21)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8617f28cc8ff4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98de6ff70d2b4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8498a3f8ddd4d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re584110dde6f455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2831ad309d564e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8498a3f8ddd4d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a048ee8ce24ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re584110dde6f455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>