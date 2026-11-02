--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98de6ff70d2b4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2001d613d5a348d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re584110dde6f455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48773e280d414a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a048ee8ce24ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re584110dde6f455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90027cbc15ba4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48773e280d414a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>