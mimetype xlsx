--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26aa9a1a75e427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4ac73cf78044ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce6bf546f6841aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98beca128ec46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44dac434bec94520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce6bf546f6841aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a47633b519f4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98beca128ec46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...414 lines deleted...]
-          <x:t>100,795</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>100,754</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,576</x:t>
-[...58 lines deleted...]
-          <x:t>100,757</x:t>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>