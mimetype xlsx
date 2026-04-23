--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4ac73cf78044ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2c4e4aad064214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98beca128ec46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbffec760bfc949d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a47633b519f4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98beca128ec46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bec16eff75343ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbffec760bfc949d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>