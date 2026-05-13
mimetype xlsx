--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2c4e4aad064214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5063d2147449b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbffec760bfc949d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dddfd3cc42d4957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bec16eff75343ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbffec760bfc949d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b10bb561dc4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dddfd3cc42d4957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,984</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,858</x:t>
-[...490 lines deleted...]
-          <x:t>101,045</x:t>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>