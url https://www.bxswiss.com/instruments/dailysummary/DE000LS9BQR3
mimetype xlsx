--- v6 (2026-05-13)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5063d2147449b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747b1dea74334d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dddfd3cc42d4957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63cd79045254493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b10bb561dc4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dddfd3cc42d4957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8027ad3f3bf3433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63cd79045254493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>101,287</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,492</x:t>
-[...306 lines deleted...]
-          <x:t>100,961</x:t>
+          <x:t>101,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>