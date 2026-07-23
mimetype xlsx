--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747b1dea74334d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97977b73e12a4f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63cd79045254493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re03dcac6b69f454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8027ad3f3bf3433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63cd79045254493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e53bf518034640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re03dcac6b69f454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>100,795</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>101,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,120</x:t>
-[...80 lines deleted...]
-          <x:t>101,274</x:t>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>