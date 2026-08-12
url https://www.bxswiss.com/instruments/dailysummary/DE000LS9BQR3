--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97977b73e12a4f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da63e43389e4290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re03dcac6b69f454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb169d2e5edce4def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e53bf518034640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re03dcac6b69f454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b2522c70754897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb169d2e5edce4def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>101,267</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...479 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,591</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>