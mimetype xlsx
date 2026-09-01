--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da63e43389e4290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7381b921325415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb169d2e5edce4def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27d3ee9b6b441f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b2522c70754897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb169d2e5edce4def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ca5a5208ab496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27d3ee9b6b441f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rebound Aktien spekulativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>102,406</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,313</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>102,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,347</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>