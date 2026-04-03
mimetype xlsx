--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7beaeae6b3048ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c95605eb5c4fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc7a5903f0f43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa0500f785e45a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bc4eec908d4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc7a5903f0f43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09bf2f55ea7e4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa0500f785e45a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>