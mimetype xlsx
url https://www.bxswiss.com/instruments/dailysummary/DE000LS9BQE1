--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c95605eb5c4fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1129453a534da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa0500f785e45a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d66193b43447e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09bf2f55ea7e4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa0500f785e45a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61d5278324e4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d66193b43447e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>