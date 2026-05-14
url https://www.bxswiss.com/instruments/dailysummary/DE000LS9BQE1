--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1129453a534da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1094890bc54459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d66193b43447e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00992a1916d84454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61d5278324e4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d66193b43447e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re346dc133d594e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00992a1916d84454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>266,539</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,840</x:t>
-[...114 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>266,771</x:t>
-[...75 lines deleted...]
-          <x:t>265,377</x:t>
+          <x:t>264,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,677</x:t>
-[...85 lines deleted...]
-          <x:t>263,989</x:t>
+          <x:t>264,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>