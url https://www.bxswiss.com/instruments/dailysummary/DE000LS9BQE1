--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1094890bc54459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re167dd6256bd455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00992a1916d84454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5152f0cd95e64776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re346dc133d594e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00992a1916d84454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3121ed67dcb74194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5152f0cd95e64776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>266,771</x:t>
-[...75 lines deleted...]
-          <x:t>265,377</x:t>
+          <x:t>264,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,677</x:t>
-[...227 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>264,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>266,694</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>266,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>