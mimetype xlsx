--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re167dd6256bd455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51264a999856480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5152f0cd95e64776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cd93e7f3aa4785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3121ed67dcb74194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5152f0cd95e64776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c2bbc5008c47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cd93e7f3aa4785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>