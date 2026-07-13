--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51264a999856480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d467a3ab3b34fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cd93e7f3aa4785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270a8e6fe0b94359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c2bbc5008c47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cd93e7f3aa4785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e952f787504200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270a8e6fe0b94359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>