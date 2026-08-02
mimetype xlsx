--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d467a3ab3b34fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097a5f386da24e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270a8e6fe0b94359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5e192d72b249b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e952f787504200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270a8e6fe0b94359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1ba79c33844695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5e192d72b249b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>274,230</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>273,657</x:t>
-[...43 lines deleted...]
-          <x:t>273,900</x:t>
+          <x:t>275,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,553</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>