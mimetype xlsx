--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097a5f386da24e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c42c96e8314a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5e192d72b249b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abff71e650e408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1ba79c33844695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5e192d72b249b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8d0d0343354483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abff71e650e408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>