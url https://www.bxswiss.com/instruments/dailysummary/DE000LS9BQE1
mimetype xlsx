--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c42c96e8314a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffab7615522642cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abff71e650e408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0d043e2e8344b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8d0d0343354483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abff71e650e408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c54acf0d5364cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0d043e2e8344b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>285,266</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>284,871</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>