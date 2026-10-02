--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffab7615522642cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6365356f12804c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0d043e2e8344b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4558cbb855374d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c54acf0d5364cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0d043e2e8344b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13bba4c144ec48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4558cbb855374d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>