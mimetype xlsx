--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6365356f12804c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972868ee7fad4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4558cbb855374d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011d488a5e0d4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13bba4c144ec48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4558cbb855374d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e221e68a894460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011d488a5e0d4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenstars Europa B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>