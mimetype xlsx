--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1bc5d426314986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1afb0fc8bf443a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920c1d5aed074637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536c110712d14643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac69f8cd3d44db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920c1d5aed074637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e92925813da4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536c110712d14643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>