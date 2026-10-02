--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1afb0fc8bf443a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3be22dc369e477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536c110712d14643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d71eb15a89403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e92925813da4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536c110712d14643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239f8b0214ab45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d71eb15a89403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>