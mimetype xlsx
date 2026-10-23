--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3be22dc369e477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ebd10da1b34f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d71eb15a89403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78b4b04ed0d4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239f8b0214ab45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d71eb15a89403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb515f12edc964041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78b4b04ed0d4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>