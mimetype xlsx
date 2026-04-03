--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b3f31a9c9c4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7c71ba39db45ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b1f7a344f5412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7313702894446b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ffb69985914749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b1f7a344f5412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c87b9c7bd8049f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7313702894446b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>