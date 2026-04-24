--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7c71ba39db45ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f2a14176674e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7313702894446b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3770e4f6bb044bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c87b9c7bd8049f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7313702894446b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51de63186b549b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3770e4f6bb044bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>