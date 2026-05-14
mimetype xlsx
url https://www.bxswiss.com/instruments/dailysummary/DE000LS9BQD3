--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f2a14176674e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5c685ec59642b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3770e4f6bb044bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f06c4380fd44987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51de63186b549b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3770e4f6bb044bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f9afb87c37847fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f06c4380fd44987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>