--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5c685ec59642b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5a2e36ec9e4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f06c4380fd44987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785ee5ed38544564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f9afb87c37847fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f06c4380fd44987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03879d822a3e4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785ee5ed38544564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>210,679</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,842</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>210,344</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>