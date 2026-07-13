--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5a2e36ec9e4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refec71da2a1349ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785ee5ed38544564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561ed98e26194258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03879d822a3e4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785ee5ed38544564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18550b7b9b044d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561ed98e26194258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>