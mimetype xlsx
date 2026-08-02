--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refec71da2a1349ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac890c8b12b42ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561ed98e26194258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416917bd77e243fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18550b7b9b044d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561ed98e26194258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red15ba6a768a4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416917bd77e243fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>