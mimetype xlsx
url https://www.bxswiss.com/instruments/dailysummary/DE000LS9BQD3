--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac890c8b12b42ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1bc5d426314986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416917bd77e243fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920c1d5aed074637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red15ba6a768a4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416917bd77e243fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac69f8cd3d44db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920c1d5aed074637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raus aus dem Keller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>