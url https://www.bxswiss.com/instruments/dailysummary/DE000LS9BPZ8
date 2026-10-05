--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37686fecd6754982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420ee1def9984293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110ee71fca23442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39a8eb4072244bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re683215ba8734953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110ee71fca23442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0569d76b944277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39a8eb4072244bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,472</x:t>
-[...279 lines deleted...]
-          <x:t>97,744</x:t>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>