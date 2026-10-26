--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420ee1def9984293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38323280bf354963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39a8eb4072244bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd151bcc4d99f45e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0569d76b944277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39a8eb4072244bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04447f1c1cbe49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd151bcc4d99f45e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>