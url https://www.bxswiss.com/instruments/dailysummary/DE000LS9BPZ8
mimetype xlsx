--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e7f41ca7e949af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6fd6d20c214b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243830d1ca7d4e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0933b5daad7c4c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5cd39c14b747f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243830d1ca7d4e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f1e43de7e8471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0933b5daad7c4c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>103,891</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>