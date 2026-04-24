--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6fd6d20c214b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2063fb2e8f564246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0933b5daad7c4c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf805ba6da9f04208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f1e43de7e8471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0933b5daad7c4c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324a43583fb54f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf805ba6da9f04208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>96,845</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>93,976</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,653</x:t>
-[...4 lines deleted...]
-          <x:t>94,148</x:t>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>