--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2063fb2e8f564246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f129ad26bb4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf805ba6da9f04208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc804e7300a3e40b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324a43583fb54f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf805ba6da9f04208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9b1bc73c9c4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc804e7300a3e40b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>93,728</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>91,819</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>