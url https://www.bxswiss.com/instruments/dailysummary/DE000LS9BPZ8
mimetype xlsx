--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f129ad26bb4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490bb65388e64822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc804e7300a3e40b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52739d36a59f4dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9b1bc73c9c4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc804e7300a3e40b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8228a8c36a94fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52739d36a59f4dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>