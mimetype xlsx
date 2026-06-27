--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490bb65388e64822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738628f3596a4899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52739d36a59f4dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce793b020ea64b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8228a8c36a94fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52739d36a59f4dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3a072728b04c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce793b020ea64b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,993</x:t>
@@ -737,31 +319,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>