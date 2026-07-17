--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738628f3596a4899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767077502e964692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce793b020ea64b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e7492816ef43bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3a072728b04c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce793b020ea64b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75442b0bc0534bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e7492816ef43bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,633 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...261 lines deleted...]
-          <x:t>94,055</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,782</x:t>
-[...53 lines deleted...]
-          <x:t>93,543</x:t>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>93,866</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>