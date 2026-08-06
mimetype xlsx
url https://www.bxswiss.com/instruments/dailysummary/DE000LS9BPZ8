--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767077502e964692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2683c204c0f640b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e7492816ef43bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a234d121d14a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75442b0bc0534bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e7492816ef43bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24cab897cd5f423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a234d121d14a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,802</x:t>
-[...603 lines deleted...]
-          <x:t>91,549</x:t>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>