--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2683c204c0f640b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057f5e7a5e4b4fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a234d121d14a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101d5bdabe1243fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24cab897cd5f423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a234d121d14a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f8608635cc4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101d5bdabe1243fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>