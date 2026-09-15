--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057f5e7a5e4b4fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37686fecd6754982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101d5bdabe1243fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110ee71fca23442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f8608635cc4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101d5bdabe1243fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re683215ba8734953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110ee71fca23442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,316</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,293</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>