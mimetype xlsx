--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea0dd6534fa4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f86123076d416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb414cad206324c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08587e50c0d14b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af520c1a3d5428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb414cad206324c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ef838da2c84d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08587e50c0d14b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>