--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f86123076d416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44c17fabec84d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08587e50c0d14b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabec4545e96c4856"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ef838da2c84d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08587e50c0d14b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806993ff953a48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabec4545e96c4856" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>41,546</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,974</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>