--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44c17fabec84d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a105937b4cb4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabec4545e96c4856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9d13c59d374444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806993ff953a48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabec4545e96c4856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80de0c3b7334120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9d13c59d374444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>