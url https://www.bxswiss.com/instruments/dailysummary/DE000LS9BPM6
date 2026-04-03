--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb075ee8056a740f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa5476462cb4863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d783e87d9e4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab61122cc7ed4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4e2c19cd6142fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d783e87d9e4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4393373ce64ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab61122cc7ed4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>59,261</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>56,786</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,867</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,870</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>