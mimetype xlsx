--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa5476462cb4863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae0215682884426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab61122cc7ed4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45e3628cc2f407f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4393373ce64ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab61122cc7ed4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a14d1003f3a40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45e3628cc2f407f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>