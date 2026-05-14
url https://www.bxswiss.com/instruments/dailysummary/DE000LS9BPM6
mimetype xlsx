--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae0215682884426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7776ad78e5344955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45e3628cc2f407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf666ddaa9cbd428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a14d1003f3a40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45e3628cc2f407f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036407b141e14956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf666ddaa9cbd428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>40,175</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,228</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>34,943</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>