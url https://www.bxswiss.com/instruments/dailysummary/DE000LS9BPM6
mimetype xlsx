--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7776ad78e5344955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ce3f650cbe4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf666ddaa9cbd428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2006c3e3cf864aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036407b141e14956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf666ddaa9cbd428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8eb087d78704d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2006c3e3cf864aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>