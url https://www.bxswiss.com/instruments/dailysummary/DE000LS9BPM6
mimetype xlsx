--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ce3f650cbe4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bc56dd1cb24cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2006c3e3cf864aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d3b320e2ce41fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8eb087d78704d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2006c3e3cf864aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c64bf329234b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d3b320e2ce41fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>35,784</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>