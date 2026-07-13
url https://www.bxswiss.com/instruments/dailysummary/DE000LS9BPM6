--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bc56dd1cb24cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c31298ef814362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d3b320e2ce41fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7869a67813432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c64bf329234b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d3b320e2ce41fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906f3e1ba2614ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7869a67813432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>33,966</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,732</x:t>
-[...274 lines deleted...]
-          <x:t>34,356</x:t>
+          <x:t>34,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>