--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c31298ef814362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40aa49fe59c4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7869a67813432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d84bcbef0a4c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906f3e1ba2614ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7869a67813432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a978b191454ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d84bcbef0a4c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>34,782</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,595</x:t>
-[...458 lines deleted...]
-          <x:t>34,149</x:t>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>