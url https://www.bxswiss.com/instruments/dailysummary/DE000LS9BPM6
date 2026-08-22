--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40aa49fe59c4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea0dd6534fa4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d84bcbef0a4c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb414cad206324c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a978b191454ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d84bcbef0a4c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af520c1a3d5428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb414cad206324c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.E.I.O.U.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>