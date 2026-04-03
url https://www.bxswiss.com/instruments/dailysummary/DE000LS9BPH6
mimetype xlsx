--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6180bdef1744b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e276d7d9d8d498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0df1e2a6d8948a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8892a66aa5d14fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f73de71aec04684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0df1e2a6d8948a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64a4443af0744c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8892a66aa5d14fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>