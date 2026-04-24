--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e276d7d9d8d498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9c264ab4fd4354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8892a66aa5d14fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77239270f0814481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64a4443af0744c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8892a66aa5d14fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefc9095bfcc43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77239270f0814481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>