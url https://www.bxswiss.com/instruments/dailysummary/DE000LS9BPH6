--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9c264ab4fd4354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f56f8c83324cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77239270f0814481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc30e6e24a14336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefc9095bfcc43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77239270f0814481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R244c01764ddf4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc30e6e24a14336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>