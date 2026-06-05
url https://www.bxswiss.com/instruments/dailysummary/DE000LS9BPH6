--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f56f8c83324cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d08bbae35594daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc30e6e24a14336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a0647f73d046ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R244c01764ddf4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc30e6e24a14336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a56a654802f498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a0647f73d046ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>