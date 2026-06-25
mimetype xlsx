--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d08bbae35594daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6412106778824f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a0647f73d046ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbc01907e42451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a56a654802f498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a0647f73d046ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69eae861b734e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbc01907e42451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,132</x:t>
@@ -737,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>