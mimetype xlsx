--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6412106778824f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd525aa04129f4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbc01907e42451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ec86e50f9a40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69eae861b734e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbc01907e42451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf735085f1fb747ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ec86e50f9a40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>