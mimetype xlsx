--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd525aa04129f4bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc82bc7d6dd94b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ec86e50f9a40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13dcd72227c84489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf735085f1fb747ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ec86e50f9a40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883edcca2bd942ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13dcd72227c84489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>