--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc82bc7d6dd94b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f0a92e46b84afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13dcd72227c84489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f3417462704569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883edcca2bd942ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13dcd72227c84489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc75877857144a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f3417462704569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>