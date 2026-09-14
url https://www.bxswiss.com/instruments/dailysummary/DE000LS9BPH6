--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f0a92e46b84afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2abecda0f4a4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f3417462704569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b482b64be58478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc75877857144a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f3417462704569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e67a12712234d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b482b64be58478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,226</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>