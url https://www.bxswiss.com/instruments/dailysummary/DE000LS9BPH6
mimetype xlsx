--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2abecda0f4a4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6468dd51c89e4fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b482b64be58478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054bbbb4f45549bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e67a12712234d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b482b64be58478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6544795a14e34c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054bbbb4f45549bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>