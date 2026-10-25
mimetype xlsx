--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6468dd51c89e4fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdebc3d2aa194457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054bbbb4f45549bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d01d3b523b49c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6544795a14e34c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054bbbb4f45549bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8d3d13a92246ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d01d3b523b49c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround Aktien Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BPH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>