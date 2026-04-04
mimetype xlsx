--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e47eac05d84c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aeb9346ee04b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa055cd562b4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92adc014dd7f41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38e1a690b7947a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa055cd562b4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478d5ccf583b483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92adc014dd7f41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>