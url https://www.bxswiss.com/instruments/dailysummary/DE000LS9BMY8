--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aeb9346ee04b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d54c826817849ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92adc014dd7f41b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866a17730d3741e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478d5ccf583b483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92adc014dd7f41b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec702bba6fe640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866a17730d3741e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>