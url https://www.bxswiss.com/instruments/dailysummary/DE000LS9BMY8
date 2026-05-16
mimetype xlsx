--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d54c826817849ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b50b4506c3941c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866a17730d3741e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be53916a0c44143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec702bba6fe640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866a17730d3741e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709acd152bd14dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be53916a0c44143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>