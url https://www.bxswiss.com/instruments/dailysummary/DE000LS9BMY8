--- v7 (2026-05-16)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b50b4506c3941c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d78ec324e7e448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be53916a0c44143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ab3c64be3544ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709acd152bd14dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be53916a0c44143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c69a0c92884d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ab3c64be3544ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>