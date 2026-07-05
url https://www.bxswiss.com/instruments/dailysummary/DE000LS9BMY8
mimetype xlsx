--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d78ec324e7e448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246d19004b964f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ab3c64be3544ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29bfcac6f39460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c69a0c92884d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ab3c64be3544ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f66d6cd027d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29bfcac6f39460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>