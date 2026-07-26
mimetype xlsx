--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246d19004b964f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c5cf79c5af417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29bfcac6f39460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd38c4fa7a2f4674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f66d6cd027d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29bfcac6f39460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3beb29cd3ca44ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd38c4fa7a2f4674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>338,719</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,748</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>340,893</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>