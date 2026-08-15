--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c5cf79c5af417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50d327517ce47c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd38c4fa7a2f4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152cb93b4886493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3beb29cd3ca44ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd38c4fa7a2f4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e06f22f8e74325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152cb93b4886493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>