--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50d327517ce47c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ef6115e8b1418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152cb93b4886493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e6f6adfa0341f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e06f22f8e74325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152cb93b4886493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4f0baf58a748b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e6f6adfa0341f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>