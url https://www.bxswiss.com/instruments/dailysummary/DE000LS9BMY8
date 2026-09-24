--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ef6115e8b1418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90fac2c72444f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e6f6adfa0341f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1603a99ff0ff4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4f0baf58a748b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e6f6adfa0341f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39d0038bc8442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1603a99ff0ff4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>