--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90fac2c72444f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a2aae782d64ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1603a99ff0ff4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0c5ca5e77d4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39d0038bc8442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1603a99ff0ff4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b9a8ac364e4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0c5ca5e77d4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>335,508</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,024</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>