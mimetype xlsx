--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a2aae782d64ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3874a4f2b334e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0c5ca5e77d4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b72641f5424313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b9a8ac364e4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0c5ca5e77d4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R684f9295cb274799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b72641f5424313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BMY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>